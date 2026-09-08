--- v0 (2026-07-04)
+++ v1 (2026-09-08)
@@ -410,3998 +410,15657 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R70"/>
+  <dimension ref="A1:S264"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" width="38.83203125" customWidth="1"/>
-    <col min="2" max="2" width="65.83203125" customWidth="1"/>
+    <col min="1" max="1" width="5.83203125" customWidth="1"/>
+    <col min="2" max="2" width="70.83203125" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
-    <col min="4" max="4" width="17.83203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="25.83203125" customWidth="1"/>
+    <col min="5" max="5" width="24.83203125" customWidth="1"/>
+    <col min="6" max="6" width="25.83203125" customWidth="1"/>
+    <col min="7" max="7" width="36.83203125" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
-    <col min="9" max="9" width="23.83203125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16" width="21.83203125" customWidth="1"/>
+    <col min="9" max="9" width="12.83203125" customWidth="1"/>
+    <col min="10" max="10" width="12.83203125" customWidth="1"/>
+    <col min="11" max="11" width="20.83203125" customWidth="1"/>
+    <col min="12" max="12" width="11.83203125" customWidth="1"/>
+    <col min="13" max="13" width="27.83203125" customWidth="1"/>
+    <col min="14" max="14" width="8.83203125" customWidth="1"/>
+    <col min="15" max="15" width="13.83203125" customWidth="1"/>
+    <col min="16" max="16" width="15.83203125" customWidth="1"/>
     <col min="17" max="17" width="21.83203125" customWidth="1"/>
-    <col min="18" max="18" width="47.83203125" customWidth="1"/>
+    <col min="18" max="18" width="21.83203125" customWidth="1"/>
+    <col min="19" max="19" width="114.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>ID</v>
+        <v>No</v>
       </c>
       <c r="B1" t="str">
         <v>Nama Barang</v>
       </c>
       <c r="C1" t="str">
+        <v>Wilayah</v>
+      </c>
+      <c r="D1" t="str">
         <v>No Memo</v>
       </c>
-      <c r="D1" t="str">
+      <c r="E1" t="str">
         <v>Material Number</v>
       </c>
-      <c r="E1" t="str">
+      <c r="F1" t="str">
         <v>RFR Number</v>
       </c>
-      <c r="F1" t="str">
+      <c r="G1" t="str">
         <v>Vendor</v>
       </c>
-      <c r="G1" t="str">
+      <c r="H1" t="str">
         <v>HPS Number</v>
       </c>
-      <c r="H1" t="str">
+      <c r="I1" t="str">
         <v>PR Number</v>
       </c>
-      <c r="I1" t="str">
+      <c r="J1" t="str">
         <v>PO Number</v>
       </c>
-      <c r="J1" t="str">
+      <c r="K1" t="str">
         <v>Status</v>
       </c>
-      <c r="K1" t="str">
+      <c r="L1" t="str">
         <v>Prioritas</v>
       </c>
-      <c r="L1" t="str">
+      <c r="M1" t="str">
         <v>Interval Pengingat (hari)</v>
       </c>
-      <c r="M1" t="str">
+      <c r="N1" t="str">
         <v>Urgent</v>
       </c>
-      <c r="N1" t="str">
+      <c r="O1" t="str">
         <v>Dibuat Oleh</v>
       </c>
-      <c r="O1" t="str">
+      <c r="P1" t="str">
         <v>Diupdate Oleh</v>
       </c>
-      <c r="P1" t="str">
+      <c r="Q1" t="str">
         <v>Tanggal Dibuat</v>
       </c>
-      <c r="Q1" t="str">
+      <c r="R1" t="str">
         <v>Update Terakhir</v>
       </c>
-      <c r="R1" t="str">
+      <c r="S1" t="str">
         <v>Catatan</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="str">
-        <v>c1bdd871-8919-4c1b-b702-fc88aa920275</v>
+      <c r="A2">
+        <v>1</v>
       </c>
       <c r="B2" t="str">
-        <v>CONTACT RECEPTACLE-3100-168-224</v>
+        <v xml:space="preserve">USB44R7C 20140524- SDS USB44 Board  ( 1 EA ) </v>
       </c>
       <c r="C2" t="str">
-        <v>-</v>
+        <v>JAWA</v>
       </c>
       <c r="D2" t="str">
-        <v>080434008313</v>
+        <v>RFR-07620/EWS/VIII/2025</v>
       </c>
       <c r="E2" t="str">
-        <v>RFR-06254/EWS/VI/2026</v>
+        <v>060302013193</v>
       </c>
       <c r="F2" t="str">
-        <v>-</v>
+        <v>RFR-07620/EWS/VIII/2025</v>
       </c>
       <c r="G2" t="str">
-        <v>-</v>
+        <v>INSTRUSTEK S</v>
       </c>
       <c r="H2" t="str">
-        <v>scm mundu</v>
+        <v>-</v>
       </c>
       <c r="I2" t="str">
         <v>-</v>
       </c>
       <c r="J2" t="str">
+        <v>4110142307</v>
+      </c>
+      <c r="K2" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L2" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
+      </c>
+      <c r="N2" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O2" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P2" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q2" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R2" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S2" t="str">
+        <v>sudah diterima di lab</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="str">
+        <v>LIYCY-JZ 3x0.75</v>
+      </c>
+      <c r="C3" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D3" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E3" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F3" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G3" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H3" t="str">
+        <v>-</v>
+      </c>
+      <c r="I3" t="str">
+        <v>-</v>
+      </c>
+      <c r="J3" t="str">
+        <v>-</v>
+      </c>
+      <c r="K3" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L3" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M3">
+        <v>3</v>
+      </c>
+      <c r="N3" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O3" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P3" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q3" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R3" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S3" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="str">
+        <v>USB;SERIL CONVERTER;ATEN ALTUSEN;UC232A</v>
+      </c>
+      <c r="C4" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D4" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E4" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F4" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G4" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H4" t="str">
+        <v>-</v>
+      </c>
+      <c r="I4" t="str">
+        <v>-</v>
+      </c>
+      <c r="J4" t="str">
+        <v>-</v>
+      </c>
+      <c r="K4" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L4" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M4">
+        <v>3</v>
+      </c>
+      <c r="N4" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O4" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P4" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q4" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R4" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S4" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="str">
+        <v>TUBE ASSY S/N F191443000 BAKER</v>
+      </c>
+      <c r="C5" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D5" t="str">
+        <v>RFR-09365/EWS/IX/2025</v>
+      </c>
+      <c r="E5" t="str">
+        <v>070238003594</v>
+      </c>
+      <c r="F5" t="str">
+        <v>RFR-09365/EWS/IX/2025</v>
+      </c>
+      <c r="G5" t="str">
+        <v>Baker Hughes</v>
+      </c>
+      <c r="H5" t="str">
+        <v>-</v>
+      </c>
+      <c r="I5" t="str">
+        <v>-</v>
+      </c>
+      <c r="J5" t="str">
+        <v>4110144870</v>
+      </c>
+      <c r="K5" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L5" t="str">
+        <v>high</v>
+      </c>
+      <c r="M5">
+        <v>3</v>
+      </c>
+      <c r="N5" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O5" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P5" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q5" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R5" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S5" t="str">
+        <v>Tolong diupdate Perihal Item ini karena sudah lama PO</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="str">
+        <v>IC LOGICS SN74HC74DR ANALOG DEVICES</v>
+      </c>
+      <c r="C6" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D6" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="E6" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F6" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G6" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H6" t="str">
+        <v>-</v>
+      </c>
+      <c r="I6" t="str">
+        <v>1110115490</v>
+      </c>
+      <c r="J6" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K6" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L6" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M6">
+        <v>20</v>
+      </c>
+      <c r="N6" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O6" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P6" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q6" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R6" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S6" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="str">
+        <v>SSD 1 TB 2.5 870EVO SATA 3 SAMSUNG</v>
+      </c>
+      <c r="C7" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D7" t="str">
+        <v>RFR-01552/EWS/II/2026</v>
+      </c>
+      <c r="E7" t="str">
+        <v>060901001295</v>
+      </c>
+      <c r="F7" t="str">
+        <v>RFR-01552/EWS/II/2026</v>
+      </c>
+      <c r="G7" t="str">
+        <v>-</v>
+      </c>
+      <c r="H7" t="str">
+        <v>-</v>
+      </c>
+      <c r="I7" t="str">
+        <v>1110115491</v>
+      </c>
+      <c r="J7" t="str">
+        <v>-</v>
+      </c>
+      <c r="K7" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L7" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M7">
+        <v>3</v>
+      </c>
+      <c r="N7" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O7" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P7" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q7" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R7" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S7" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="str">
+        <v>GEMBOK LEHER PANJANG 60 mm</v>
+      </c>
+      <c r="C8" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D8" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E8" t="str">
+        <v>-</v>
+      </c>
+      <c r="F8" t="str">
+        <v>-</v>
+      </c>
+      <c r="G8" t="str">
+        <v>-</v>
+      </c>
+      <c r="H8" t="str">
+        <v>-</v>
+      </c>
+      <c r="I8" t="str">
+        <v>-</v>
+      </c>
+      <c r="J8" t="str">
+        <v>-</v>
+      </c>
+      <c r="K8" t="str">
+        <v>gr_process</v>
+      </c>
+      <c r="L8" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M8">
+        <v>3</v>
+      </c>
+      <c r="N8" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O8" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P8" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q8" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R8" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S8" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="str">
+        <v>GREASE,O-RING;MOLYKOTE 55;@100GR;DOW</v>
+      </c>
+      <c r="C9" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D9" t="str">
+        <v>-</v>
+      </c>
+      <c r="E9" t="str">
+        <v>0100435004024</v>
+      </c>
+      <c r="F9" t="str">
+        <v>RFR-01563/EWS/II/2026</v>
+      </c>
+      <c r="G9" t="str">
+        <v>PERSADA DIESEL TEKNIK</v>
+      </c>
+      <c r="H9" t="str">
+        <v>-</v>
+      </c>
+      <c r="I9" t="str">
+        <v>1110115617</v>
+      </c>
+      <c r="J9" t="str">
+        <v>4110147963</v>
+      </c>
+      <c r="K9" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L9" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M9">
+        <v>3</v>
+      </c>
+      <c r="N9" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O9" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P9" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q9" t="str">
+        <v>2026-07-17 04:35:44</v>
+      </c>
+      <c r="R9" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S9" t="str">
+        <v>Sudah diterima Lab</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="str">
+        <v>RELAY DPDT 8A 12VDC-RTE24012F P&amp;B</v>
+      </c>
+      <c r="C10" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D10" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="E10" t="str">
+        <v>-</v>
+      </c>
+      <c r="F10" t="str">
+        <v>-</v>
+      </c>
+      <c r="G10" t="str">
+        <v>-</v>
+      </c>
+      <c r="H10" t="str">
+        <v>-</v>
+      </c>
+      <c r="I10" t="str">
+        <v>-</v>
+      </c>
+      <c r="J10" t="str">
+        <v>-</v>
+      </c>
+      <c r="K10" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L10" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M10">
+        <v>3</v>
+      </c>
+      <c r="N10" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O10" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P10" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q10" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R10" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S10" t="str">
+        <v>cancel ganti omron</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="str">
+        <v>GREASE OPTICAL COUPLING F/ DETEC-F243395000</v>
+      </c>
+      <c r="C11" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D11" t="str">
+        <v>RFR-09365/EWS/IX/2025</v>
+      </c>
+      <c r="E11" t="str">
+        <v>070238003594</v>
+      </c>
+      <c r="F11" t="str">
+        <v>RFR-09365/EWS/IX/2025</v>
+      </c>
+      <c r="G11" t="str">
+        <v>Baker Hughes</v>
+      </c>
+      <c r="H11" t="str">
+        <v>-</v>
+      </c>
+      <c r="I11" t="str">
+        <v>-</v>
+      </c>
+      <c r="J11" t="str">
+        <v>4110144870</v>
+      </c>
+      <c r="K11" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L11" t="str">
+        <v>high</v>
+      </c>
+      <c r="M11">
+        <v>3</v>
+      </c>
+      <c r="N11" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O11" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P11" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q11" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R11" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S11" t="str">
+        <v>Tolong diupdate Perihal Item ini karena sudah lama PO</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="str">
+        <v>O-Ring</v>
+      </c>
+      <c r="C12" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D12" t="str">
+        <v>MEMO-004/TE/VII/2026</v>
+      </c>
+      <c r="E12" t="str">
+        <v>-</v>
+      </c>
+      <c r="F12" t="str">
+        <v>RFR-07763/EWS/VII/2026</v>
+      </c>
+      <c r="G12" t="str">
+        <v>-</v>
+      </c>
+      <c r="H12" t="str">
+        <v>-</v>
+      </c>
+      <c r="I12" t="str">
+        <v>-</v>
+      </c>
+      <c r="J12" t="str">
+        <v>-</v>
+      </c>
+      <c r="K12" t="str">
         <v>rfr_created</v>
       </c>
-      <c r="K2" t="str">
-[...52 lines deleted...]
-      <c r="J3" t="str">
+      <c r="L12" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M12">
+        <v>10</v>
+      </c>
+      <c r="N12" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O12" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P12" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q12" t="str">
+        <v>2026-07-27 02:30:17</v>
+      </c>
+      <c r="R12" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S12" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Damaged Screw Extractor Set HSS Drill Bit#4341</v>
+      </c>
+      <c r="C13" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D13" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E13" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F13" t="str">
+        <v>-</v>
+      </c>
+      <c r="G13" t="str">
+        <v>-</v>
+      </c>
+      <c r="H13" t="str">
+        <v>-</v>
+      </c>
+      <c r="I13" t="str">
+        <v>-</v>
+      </c>
+      <c r="J13" t="str">
+        <v>-</v>
+      </c>
+      <c r="K13" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L13" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M13">
+        <v>3</v>
+      </c>
+      <c r="N13" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O13" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P13" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q13" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R13" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S13" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Philips SCC2692AC1A44 PLCC4 DUART</v>
+      </c>
+      <c r="C14" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D14" t="str">
+        <v>RFR-02652/EWS/III/2026</v>
+      </c>
+      <c r="E14" t="str">
+        <v>-</v>
+      </c>
+      <c r="F14" t="str">
+        <v>-</v>
+      </c>
+      <c r="G14" t="str">
+        <v>-</v>
+      </c>
+      <c r="H14" t="str">
+        <v>-</v>
+      </c>
+      <c r="I14" t="str">
+        <v>-</v>
+      </c>
+      <c r="J14" t="str">
+        <v>-</v>
+      </c>
+      <c r="K14" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L14" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M14">
+        <v>3</v>
+      </c>
+      <c r="N14" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O14" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P14" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q14" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R14" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S14" t="str">
+        <v>Dibatalkan karena belum pasti disana rusaknya</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="str">
+        <v xml:space="preserve">RUBBER ROLLER;PRINTER;V8.5E;170-0014 </v>
+      </c>
+      <c r="C15" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D15" t="str">
+        <v>RFR-02891/EWS/III/2026</v>
+      </c>
+      <c r="E15" t="str">
+        <v>060909003292</v>
+      </c>
+      <c r="F15" t="str">
+        <v>RFR-02891/EWS/III/2026</v>
+      </c>
+      <c r="G15" t="str">
+        <v>-</v>
+      </c>
+      <c r="H15" t="str">
+        <v>-</v>
+      </c>
+      <c r="I15" t="str">
+        <v>-</v>
+      </c>
+      <c r="J15" t="str">
+        <v>-</v>
+      </c>
+      <c r="K15" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L15" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M15">
+        <v>3</v>
+      </c>
+      <c r="N15" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O15" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P15" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q15" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R15" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S15" t="str">
+        <v>Tolong ini yang reject kemaren coba dihidupkan kembali, spesifikasi teknisnya harusnya standar plotter isys 8.5e</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Relay DPDT 8A 12VDC; Relay; Omron; G2RL-2-DC12</v>
+      </c>
+      <c r="C16" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D16" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="E16" t="str">
+        <v>060302010827</v>
+      </c>
+      <c r="F16" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="G16" t="str">
+        <v>INPETRO GEMI</v>
+      </c>
+      <c r="H16" t="str">
+        <v>-</v>
+      </c>
+      <c r="I16" t="str">
+        <v>1110116600</v>
+      </c>
+      <c r="J16" t="str">
+        <v>-</v>
+      </c>
+      <c r="K16" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L16" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M16">
+        <v>3</v>
+      </c>
+      <c r="N16" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O16" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P16" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q16" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R16" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S16" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="str">
+        <v>CONNECTOR;AMPHENOL;PT06A1412SSR</v>
+      </c>
+      <c r="C17" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D17" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E17" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F17" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G17" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H17" t="str">
+        <v>-</v>
+      </c>
+      <c r="I17" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J17" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K17" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L17" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M17">
+        <v>7</v>
+      </c>
+      <c r="N17" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O17" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P17" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q17" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R17" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S17" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="str">
+        <v>CONNECTOR, MIL KPT06J12-8SW AMPHENOL</v>
+      </c>
+      <c r="C18" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D18" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E18" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F18" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G18" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H18" t="str">
+        <v>-</v>
+      </c>
+      <c r="I18" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J18" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K18" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L18" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M18">
+        <v>7</v>
+      </c>
+      <c r="N18" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O18" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P18" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q18" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R18" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S18" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="str">
+        <v>O-RING 2-014Y1238-95- 43095-014 COSL</v>
+      </c>
+      <c r="C19" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D19" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E19" t="str">
+        <v>090232037412</v>
+      </c>
+      <c r="F19" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G19" t="str">
+        <v>-</v>
+      </c>
+      <c r="H19" t="str">
+        <v>-</v>
+      </c>
+      <c r="I19" t="str">
+        <v>-</v>
+      </c>
+      <c r="J19" t="str">
+        <v>-</v>
+      </c>
+      <c r="K19" t="str">
         <v>rfr_created</v>
       </c>
-      <c r="K3" t="str">
-[...52 lines deleted...]
-      <c r="J4" t="str">
+      <c r="L19" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M19">
+        <v>3</v>
+      </c>
+      <c r="N19" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O19" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P19" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q19" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R19" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S19" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="str">
+        <v>WALLMOUNT CON 3P MALE; PEI GENESIS; KPT02E12-3P</v>
+      </c>
+      <c r="C20" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D20" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E20" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F20" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G20" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H20" t="str">
+        <v>-</v>
+      </c>
+      <c r="I20" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J20" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K20" t="str">
         <v>po_issued</v>
       </c>
-      <c r="K4" t="str">
-[...28 lines deleted...]
-      <c r="B5" t="str">
+      <c r="L20" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M20">
+        <v>7</v>
+      </c>
+      <c r="N20" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O20" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P20" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q20" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R20" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S20" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="str">
+        <v>O-Ring</v>
+      </c>
+      <c r="C21" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D21" t="str">
+        <v>MEMO-004/TE/VII/2026</v>
+      </c>
+      <c r="E21" t="str">
+        <v>-</v>
+      </c>
+      <c r="F21" t="str">
+        <v>RFR-07763/EWS/VII/2026</v>
+      </c>
+      <c r="G21" t="str">
+        <v>-</v>
+      </c>
+      <c r="H21" t="str">
+        <v>-</v>
+      </c>
+      <c r="I21" t="str">
+        <v>-</v>
+      </c>
+      <c r="J21" t="str">
+        <v>-</v>
+      </c>
+      <c r="K21" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L21" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M21">
+        <v>10</v>
+      </c>
+      <c r="N21" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O21" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P21" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q21" t="str">
+        <v>2026-07-27 02:30:17</v>
+      </c>
+      <c r="R21" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S21" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="str">
+        <v>O-Ring</v>
+      </c>
+      <c r="C22" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D22" t="str">
+        <v>MEMO-004/TE/VII/2026</v>
+      </c>
+      <c r="E22" t="str">
+        <v>-</v>
+      </c>
+      <c r="F22" t="str">
+        <v>RFR-07763/EWS/VII/2026</v>
+      </c>
+      <c r="G22" t="str">
+        <v>-</v>
+      </c>
+      <c r="H22" t="str">
+        <v>-</v>
+      </c>
+      <c r="I22" t="str">
+        <v>-</v>
+      </c>
+      <c r="J22" t="str">
+        <v>-</v>
+      </c>
+      <c r="K22" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L22" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M22">
+        <v>10</v>
+      </c>
+      <c r="N22" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O22" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P22" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q22" t="str">
+        <v>2026-07-27 02:30:17</v>
+      </c>
+      <c r="R22" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S22" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="str">
+        <v>HARDIG PRO RACK 14U SS ,9400-00200-0004</v>
+      </c>
+      <c r="C23" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D23" t="str">
+        <v>RFR-02268/EWS/II/2026</v>
+      </c>
+      <c r="E23" t="str">
+        <v>011219005206</v>
+      </c>
+      <c r="F23" t="str">
+        <v>RFR-02268/EWS/II/2026</v>
+      </c>
+      <c r="G23" t="str">
+        <v>-</v>
+      </c>
+      <c r="H23" t="str">
+        <v>-</v>
+      </c>
+      <c r="I23" t="str">
+        <v>1110115786</v>
+      </c>
+      <c r="J23" t="str">
+        <v>4110149984</v>
+      </c>
+      <c r="K23" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L23" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M23">
+        <v>3</v>
+      </c>
+      <c r="N23" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O23" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P23" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q23" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R23" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S23" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="str">
+        <v>HYDRO WINCH IFM DATA SPLIT UNIT P/N 6501052992</v>
+      </c>
+      <c r="C24" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D24" t="str">
+        <v>060705001080</v>
+      </c>
+      <c r="E24" t="str">
+        <v>060705001080</v>
+      </c>
+      <c r="F24" t="str">
+        <v>RFR-07254/EWS/VII/2026</v>
+      </c>
+      <c r="G24" t="str">
+        <v>-</v>
+      </c>
+      <c r="H24" t="str">
+        <v>-</v>
+      </c>
+      <c r="I24" t="str">
+        <v>-</v>
+      </c>
+      <c r="J24" t="str">
+        <v>-</v>
+      </c>
+      <c r="K24" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L24" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M24">
+        <v>5</v>
+      </c>
+      <c r="N24" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O24" t="str">
+        <v>-</v>
+      </c>
+      <c r="P24" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q24" t="str">
+        <v>2026-07-14 04:43:03</v>
+      </c>
+      <c r="R24" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S24" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="str">
         <v>CONNECTOR PLUG;3S;13A;1KV;PT06A12-3S-SR</v>
       </c>
-      <c r="C5" t="str">
-[...2 lines deleted...]
-      <c r="D5" t="str">
+      <c r="C25" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D25" t="str">
+        <v>RFR-02956/EWS/III/2026</v>
+      </c>
+      <c r="E25" t="str">
         <v>011218001663</v>
       </c>
-      <c r="E5" t="str">
+      <c r="F25" t="str">
         <v>RFR-02956/EWS/III/2026</v>
       </c>
-      <c r="F5" t="str">
-[...5 lines deleted...]
-      <c r="H5" t="str">
+      <c r="G25" t="str">
+        <v>-</v>
+      </c>
+      <c r="H25" t="str">
+        <v>-</v>
+      </c>
+      <c r="I25" t="str">
         <v>1110116534</v>
       </c>
-      <c r="I5" t="str">
-[...58 lines deleted...]
-      <c r="J6" t="str">
+      <c r="J25" t="str">
+        <v>4110151125</v>
+      </c>
+      <c r="K25" t="str">
         <v>po_issued</v>
       </c>
-      <c r="K6" t="str">
-[...84 lines deleted...]
-      <c r="B8" t="str">
+      <c r="L25" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M25">
+        <v>20</v>
+      </c>
+      <c r="N25" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O25" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P25" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q25" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R25" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S25" t="str">
+        <v>35hari  PO</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="str">
+        <v>CONNECTOR PLUG;3P;13A;1KV;PT06A12-3P-SR</v>
+      </c>
+      <c r="C26" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D26" t="str">
+        <v>RFR-02956/EWS/III/2026</v>
+      </c>
+      <c r="E26" t="str">
+        <v>011218001663</v>
+      </c>
+      <c r="F26" t="str">
+        <v>RFR-02956/EWS/III/2026</v>
+      </c>
+      <c r="G26" t="str">
+        <v>-</v>
+      </c>
+      <c r="H26" t="str">
+        <v>-</v>
+      </c>
+      <c r="I26" t="str">
+        <v>1110116534</v>
+      </c>
+      <c r="J26" t="str">
+        <v>4110151125</v>
+      </c>
+      <c r="K26" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L26" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M26">
+        <v>20</v>
+      </c>
+      <c r="N26" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O26" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P26" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q26" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R26" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S26" t="str">
+        <v>35hari  PO</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="str">
         <v>DISPLAY KANTRAK 2710 W/ SOFTWARE-P/N-6501052598</v>
       </c>
-      <c r="C8" t="str">
-[...2 lines deleted...]
-      <c r="D8" t="str">
+      <c r="C27" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D27" t="str">
+        <v>RFR-02653/EWS/III/2026</v>
+      </c>
+      <c r="E27" t="str">
         <v>060901009183</v>
       </c>
-      <c r="E8" t="str">
+      <c r="F27" t="str">
         <v>RFR-02653/EWS/III/2026</v>
       </c>
-      <c r="F8" t="str">
-[...5 lines deleted...]
-      <c r="H8" t="str">
+      <c r="G27" t="str">
+        <v>-</v>
+      </c>
+      <c r="H27" t="str">
+        <v>-</v>
+      </c>
+      <c r="I27" t="str">
         <v>1110116112</v>
       </c>
-      <c r="I8" t="str">
-[...450 lines deleted...]
-      <c r="J16" t="str">
+      <c r="J27" t="str">
+        <v>4110109613</v>
+      </c>
+      <c r="K27" t="str">
         <v>completed</v>
       </c>
-      <c r="K16" t="str">
-[...622 lines deleted...]
-        <v>Tidak</v>
+      <c r="L27" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M27">
+        <v>3</v>
       </c>
       <c r="N27" t="str">
-        <v>-</v>
+        <v>Tidak</v>
       </c>
       <c r="O27" t="str">
-        <v>-</v>
+        <v>LIM SURYA</v>
       </c>
       <c r="P27" t="str">
-        <v>2026-06-22 06:09:18</v>
+        <v>FAJAR</v>
       </c>
       <c r="Q27" t="str">
-        <v>2026-06-26 02:57:51</v>
+        <v>2026-07-10 14:39:34</v>
       </c>
       <c r="R27" t="str">
-        <v>-</v>
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S27" t="str">
+        <v>sudah diterima di lab 2ea</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="str">
-        <v>beb2a041-f259-41df-8f11-9ede64d05e59</v>
+      <c r="A28">
+        <v>27</v>
       </c>
       <c r="B28" t="str">
         <v>CONTACT SPRING-3903-000-009</v>
       </c>
       <c r="C28" t="str">
-        <v>-</v>
+        <v>JAWA</v>
       </c>
       <c r="D28" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="E28" t="str">
         <v>080328001439</v>
       </c>
-      <c r="E28" t="str">
+      <c r="F28" t="str">
         <v>RFR-13117/EWS/XII/2025</v>
       </c>
-      <c r="F28" t="str">
+      <c r="G28" t="str">
         <v>INDAHJAYA P</v>
       </c>
-      <c r="G28" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="str">
-        <v>1110114302</v>
+        <v>-</v>
       </c>
       <c r="I28" t="str">
-        <v>4110146838</v>
+        <v>-</v>
       </c>
       <c r="J28" t="str">
-        <v>completed</v>
+        <v>-</v>
       </c>
       <c r="K28" t="str">
-        <v>medium</v>
-[...5 lines deleted...]
-        <v>Tidak</v>
+        <v>vendor_search</v>
+      </c>
+      <c r="L28" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M28">
+        <v>3</v>
       </c>
       <c r="N28" t="str">
-        <v>-</v>
+        <v>Tidak</v>
       </c>
       <c r="O28" t="str">
-        <v>-</v>
+        <v>REZA</v>
       </c>
       <c r="P28" t="str">
-        <v>2026-06-22 06:09:18</v>
+        <v>-</v>
       </c>
       <c r="Q28" t="str">
-        <v>2026-06-26 02:57:51</v>
+        <v>2026-07-10 14:39:34</v>
       </c>
       <c r="R28" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S28" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="str">
-        <v>715272a7-02e7-48cf-8f69-fe00a0bfcec9</v>
+      <c r="A29">
+        <v>28</v>
       </c>
       <c r="B29" t="str">
         <v>SUPPORT RING-3100-000-150</v>
       </c>
       <c r="C29" t="str">
-        <v>-</v>
+        <v>JAWA</v>
       </c>
       <c r="D29" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="E29" t="str">
         <v>090212000730</v>
       </c>
-      <c r="E29" t="str">
+      <c r="F29" t="str">
         <v>RFR-13117/EWS/XII/2025</v>
       </c>
-      <c r="F29" t="str">
+      <c r="G29" t="str">
         <v>INDAHJAYA P</v>
       </c>
-      <c r="G29" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="H29" t="str">
-        <v>1110114302</v>
+        <v>-</v>
       </c>
       <c r="I29" t="str">
-        <v>4110146838</v>
+        <v>-</v>
       </c>
       <c r="J29" t="str">
+        <v>-</v>
+      </c>
+      <c r="K29" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L29" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M29">
+        <v>3</v>
+      </c>
+      <c r="N29" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O29" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P29" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q29" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R29" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S29" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="str">
+        <v xml:space="preserve">BATTERY SQUARE;9V;ALKALINE - </v>
+      </c>
+      <c r="C30" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D30" t="str">
+        <v>RFR-10860/EWS/XI/2025</v>
+      </c>
+      <c r="E30" t="str">
+        <v>060102001328</v>
+      </c>
+      <c r="F30" t="str">
+        <v>RFR-10860/EWS/XI/2025</v>
+      </c>
+      <c r="G30" t="str">
+        <v>-</v>
+      </c>
+      <c r="H30" t="str">
+        <v>-</v>
+      </c>
+      <c r="I30" t="str">
+        <v>-</v>
+      </c>
+      <c r="J30" t="str">
+        <v>-</v>
+      </c>
+      <c r="K30" t="str">
         <v>completed</v>
       </c>
-      <c r="K29" t="str">
-[...37 lines deleted...]
-      <c r="E30" t="str">
+      <c r="L30" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M30">
+        <v>3</v>
+      </c>
+      <c r="N30" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O30" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P30" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q30" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R30" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S30" t="str">
+        <v>Sudah diterima</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="str">
+        <v>DIODE DOUBLE A1080309</v>
+      </c>
+      <c r="C31" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D31" t="str">
+        <v>MEMO-001/TE/VIII/2026</v>
+      </c>
+      <c r="E31" t="str">
+        <v>-</v>
+      </c>
+      <c r="F31" t="str">
+        <v>-</v>
+      </c>
+      <c r="G31" t="str">
+        <v>0040014812 NOV CAPS PTE LTD</v>
+      </c>
+      <c r="H31" t="str">
+        <v>-</v>
+      </c>
+      <c r="I31" t="str">
+        <v>-</v>
+      </c>
+      <c r="J31" t="str">
+        <v>4110149646</v>
+      </c>
+      <c r="K31" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L31" t="str">
+        <v>high</v>
+      </c>
+      <c r="M31">
+        <v>5</v>
+      </c>
+      <c r="N31" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O31" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P31" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q31" t="str">
+        <v>2026-08-04 14:44:52</v>
+      </c>
+      <c r="R31" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S31" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="str">
+        <v>DIODE SINGLE A1039246</v>
+      </c>
+      <c r="C32" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D32" t="str">
+        <v>MEMO-001/TE/VIII/2026</v>
+      </c>
+      <c r="E32" t="str">
+        <v>-</v>
+      </c>
+      <c r="F32" t="str">
+        <v>-</v>
+      </c>
+      <c r="G32" t="str">
+        <v>0040014812 NOV CAPS PTE LTD</v>
+      </c>
+      <c r="H32" t="str">
+        <v>-</v>
+      </c>
+      <c r="I32" t="str">
+        <v>-</v>
+      </c>
+      <c r="J32" t="str">
+        <v>4110149646</v>
+      </c>
+      <c r="K32" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L32" t="str">
+        <v>high</v>
+      </c>
+      <c r="M32">
+        <v>5</v>
+      </c>
+      <c r="N32" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O32" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P32" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q32" t="str">
+        <v>2026-08-04 14:44:52</v>
+      </c>
+      <c r="R32" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S32" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="str">
+        <v>RN55D1002FB14 -Resistor Vishay RN55D 10K</v>
+      </c>
+      <c r="C33" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D33" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E33" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F33" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G33" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H33" t="str">
+        <v>-</v>
+      </c>
+      <c r="I33" t="str">
+        <v>-</v>
+      </c>
+      <c r="J33" t="str">
+        <v>-</v>
+      </c>
+      <c r="K33" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L33" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M33">
+        <v>3</v>
+      </c>
+      <c r="N33" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O33" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P33" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q33" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R33" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S33" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="str">
+        <v>MOSFET N-CH 30V 3.8A; MOSFET; Alpha &amp; Omega AO3424</v>
+      </c>
+      <c r="C34" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D34" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="E34" t="str">
+        <v>060732001373</v>
+      </c>
+      <c r="F34" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="G34" t="str">
+        <v>INPETRO GEMI</v>
+      </c>
+      <c r="H34" t="str">
+        <v>-</v>
+      </c>
+      <c r="I34" t="str">
+        <v>1110116600</v>
+      </c>
+      <c r="J34" t="str">
+        <v>-</v>
+      </c>
+      <c r="K34" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L34" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M34">
+        <v>3</v>
+      </c>
+      <c r="N34" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O34" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P34" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q34" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R34" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S34" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="str">
+        <v>Zener 3.6 1.5W SMA; Diode; Onsemi; 1SMA5914BT3G</v>
+      </c>
+      <c r="C35" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D35" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="E35" t="str">
+        <v>060731001226</v>
+      </c>
+      <c r="F35" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="G35" t="str">
+        <v>INPETRO GEMI</v>
+      </c>
+      <c r="H35" t="str">
+        <v>-</v>
+      </c>
+      <c r="I35" t="str">
+        <v>1110116600</v>
+      </c>
+      <c r="J35" t="str">
+        <v>-</v>
+      </c>
+      <c r="K35" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L35" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M35">
+        <v>3</v>
+      </c>
+      <c r="N35" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O35" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P35" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q35" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R35" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S35" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="str">
+        <v>BACK-UP RING-3100-312-025</v>
+      </c>
+      <c r="C36" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D36" t="str">
         <v>RFR-13117/EWS/XII/2025</v>
       </c>
-      <c r="F30" t="str">
+      <c r="E36" t="str">
+        <v>090212000729</v>
+      </c>
+      <c r="F36" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="G36" t="str">
         <v>INDAHJAYA P</v>
       </c>
-      <c r="G30" t="str">
-[...8 lines deleted...]
-      <c r="J30" t="str">
+      <c r="H36" t="str">
+        <v>-</v>
+      </c>
+      <c r="I36" t="str">
+        <v>-</v>
+      </c>
+      <c r="J36" t="str">
+        <v>-</v>
+      </c>
+      <c r="K36" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L36" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M36">
+        <v>3</v>
+      </c>
+      <c r="N36" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O36" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P36" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q36" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R36" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S36" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="str">
+        <v>UPPER SHOCK CUSHION# 3100-312-015A</v>
+      </c>
+      <c r="C37" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D37" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="E37" t="str">
+        <v>011219005341</v>
+      </c>
+      <c r="F37" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="G37" t="str">
+        <v>INDAHJAYA P</v>
+      </c>
+      <c r="H37" t="str">
+        <v>-</v>
+      </c>
+      <c r="I37" t="str">
+        <v>-</v>
+      </c>
+      <c r="J37" t="str">
+        <v>-</v>
+      </c>
+      <c r="K37" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L37" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M37">
+        <v>3</v>
+      </c>
+      <c r="N37" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O37" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P37" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q37" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R37" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S37" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="str">
+        <v>PLASTIC WRAP STRETCH 50CM X 200M</v>
+      </c>
+      <c r="C38" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D38" t="str">
+        <v>RFR-03361/EWS/IV/2026</v>
+      </c>
+      <c r="E38" t="str">
+        <v>120502006068</v>
+      </c>
+      <c r="F38" t="str">
+        <v>RFR-03361/EWS/IV/2026</v>
+      </c>
+      <c r="G38" t="str">
+        <v>PT Griya Teknik Automas</v>
+      </c>
+      <c r="H38" t="str">
+        <v>-</v>
+      </c>
+      <c r="I38" t="str">
+        <v>-</v>
+      </c>
+      <c r="J38" t="str">
+        <v>-</v>
+      </c>
+      <c r="K38" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L38" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M38">
+        <v>3</v>
+      </c>
+      <c r="N38" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O38" t="str">
+        <v>-</v>
+      </c>
+      <c r="P38" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q38" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R38" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S38" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="str">
+        <v>TAPE LABEL:36MMX8M;LAMINATED;TZE-261</v>
+      </c>
+      <c r="C39" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D39" t="str">
+        <v>RFR-10860/EWS/XI/2025</v>
+      </c>
+      <c r="E39" t="str">
+        <v>060102001328</v>
+      </c>
+      <c r="F39" t="str">
+        <v>RFR-10860/EWS/XI/2025</v>
+      </c>
+      <c r="G39" t="str">
+        <v>-</v>
+      </c>
+      <c r="H39" t="str">
+        <v>-</v>
+      </c>
+      <c r="I39" t="str">
+        <v>-</v>
+      </c>
+      <c r="J39" t="str">
+        <v>-</v>
+      </c>
+      <c r="K39" t="str">
         <v>completed</v>
       </c>
-      <c r="K30" t="str">
-[...52 lines deleted...]
-      <c r="J31" t="str">
+      <c r="L39" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M39">
+        <v>3</v>
+      </c>
+      <c r="N39" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O39" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P39" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q39" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R39" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S39" t="str">
+        <v>Sudah diterima</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="str">
+        <v>CABLE EXTENSION KW2000317 10 M KRISBOW</v>
+      </c>
+      <c r="C40" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D40" t="str">
+        <v>RFR-11313/EWS/XI/2025</v>
+      </c>
+      <c r="E40" t="str">
+        <v>060402005677</v>
+      </c>
+      <c r="F40" t="str">
+        <v>RFR-11313/EWS/XI/2025</v>
+      </c>
+      <c r="G40" t="str">
+        <v>Ekatama Citra Sukses</v>
+      </c>
+      <c r="H40" t="str">
+        <v>-</v>
+      </c>
+      <c r="I40" t="str">
+        <v>-</v>
+      </c>
+      <c r="J40" t="str">
+        <v>-</v>
+      </c>
+      <c r="K40" t="str">
         <v>completed</v>
       </c>
-      <c r="K31" t="str">
-[...52 lines deleted...]
-      <c r="J32" t="str">
+      <c r="L40" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M40">
+        <v>3</v>
+      </c>
+      <c r="N40" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O40" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P40" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q40" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R40" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S40" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="str">
+        <v>K102J15C0GF5TL2-Capasitor Multilayer Vishay 1nF</v>
+      </c>
+      <c r="C41" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D41" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E41" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F41" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G41" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H41" t="str">
+        <v>-</v>
+      </c>
+      <c r="I41" t="str">
+        <v>-</v>
+      </c>
+      <c r="J41" t="str">
+        <v>-</v>
+      </c>
+      <c r="K41" t="str">
         <v>completed</v>
       </c>
-      <c r="K32" t="str">
-[...52 lines deleted...]
-      <c r="J33" t="str">
+      <c r="L41" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M41">
+        <v>3</v>
+      </c>
+      <c r="N41" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O41" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P41" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q41" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R41" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S41" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="str">
+        <v>DISC SPRING 1-11/16- 3100-168-426</v>
+      </c>
+      <c r="C42" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D42" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="E42" t="str">
+        <v>080328001450</v>
+      </c>
+      <c r="F42" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="G42" t="str">
+        <v>-</v>
+      </c>
+      <c r="H42" t="str">
+        <v>-</v>
+      </c>
+      <c r="I42" t="str">
+        <v>-</v>
+      </c>
+      <c r="J42" t="str">
+        <v>scm mundu</v>
+      </c>
+      <c r="K42" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L42" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M42">
+        <v>3</v>
+      </c>
+      <c r="N42" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O42" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P42" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q42" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R42" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S42" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="str">
+        <v>ALIGNMENT SCREW 1-11/16 - 3100-168-106</v>
+      </c>
+      <c r="C43" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D43" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="E43" t="str">
+        <v>080434008313</v>
+      </c>
+      <c r="F43" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="G43" t="str">
+        <v>-</v>
+      </c>
+      <c r="H43" t="str">
+        <v>-</v>
+      </c>
+      <c r="I43" t="str">
+        <v>-</v>
+      </c>
+      <c r="J43" t="str">
+        <v>scm mundu</v>
+      </c>
+      <c r="K43" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L43" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M43">
+        <v>3</v>
+      </c>
+      <c r="N43" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O43" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P43" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q43" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R43" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S43" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="str">
+        <v>ALIGNMENT SCREW 3-1/8-3100-312-014</v>
+      </c>
+      <c r="C44" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D44" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="E44" t="str">
+        <v>080434008312</v>
+      </c>
+      <c r="F44" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="G44" t="str">
+        <v>-</v>
+      </c>
+      <c r="H44" t="str">
+        <v>-</v>
+      </c>
+      <c r="I44" t="str">
+        <v>-</v>
+      </c>
+      <c r="J44" t="str">
+        <v>scm mundu</v>
+      </c>
+      <c r="K44" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L44" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M44">
+        <v>3</v>
+      </c>
+      <c r="N44" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O44" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P44" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q44" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R44" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S44" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="str">
+        <v>CONTACT SOCKET ASSEMBLY-3100-168-323</v>
+      </c>
+      <c r="C45" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D45" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="E45" t="str">
+        <v>011219005316</v>
+      </c>
+      <c r="F45" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="G45" t="str">
+        <v>-</v>
+      </c>
+      <c r="H45" t="str">
+        <v>-</v>
+      </c>
+      <c r="I45" t="str">
+        <v>-</v>
+      </c>
+      <c r="J45" t="str">
+        <v>scm mundu</v>
+      </c>
+      <c r="K45" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L45" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M45">
+        <v>3</v>
+      </c>
+      <c r="N45" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O45" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P45" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q45" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R45" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S45" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="str">
+        <v>ANTENNA 104578_AX 18078752-001 NOV ELMAR</v>
+      </c>
+      <c r="C46" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D46" t="str">
+        <v>RFR-00159/EWS/I/2025</v>
+      </c>
+      <c r="E46" t="str">
+        <v>060712001511</v>
+      </c>
+      <c r="F46" t="str">
+        <v>RFR-00159/EWS/I/2025</v>
+      </c>
+      <c r="G46" t="str">
+        <v>NOV CAPS PTE</v>
+      </c>
+      <c r="H46" t="str">
+        <v>-</v>
+      </c>
+      <c r="I46" t="str">
+        <v>-</v>
+      </c>
+      <c r="J46" t="str">
+        <v>-</v>
+      </c>
+      <c r="K46" t="str">
         <v>completed</v>
       </c>
-      <c r="K33" t="str">
-[...52 lines deleted...]
-      <c r="J34" t="str">
+      <c r="L46" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M46">
+        <v>3</v>
+      </c>
+      <c r="N46" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O46" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P46" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q46" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R46" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S46" t="str">
+        <v>sudah sampai</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="str">
+        <v>ANTENNA BRACKET 16651676-001 NOV ELMAR</v>
+      </c>
+      <c r="C47" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D47" t="str">
+        <v>RFR-00159/EWS/I/2025</v>
+      </c>
+      <c r="E47" t="str">
+        <v>060712001511</v>
+      </c>
+      <c r="F47" t="str">
+        <v>RFR-00159/EWS/I/2025</v>
+      </c>
+      <c r="G47" t="str">
+        <v>NOV CAPS PTE</v>
+      </c>
+      <c r="H47" t="str">
+        <v>-</v>
+      </c>
+      <c r="I47" t="str">
+        <v>-</v>
+      </c>
+      <c r="J47" t="str">
+        <v>-</v>
+      </c>
+      <c r="K47" t="str">
         <v>completed</v>
       </c>
-      <c r="K34" t="str">
-[...444 lines deleted...]
-      <c r="J42" t="str">
+      <c r="L47" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M47">
+        <v>3</v>
+      </c>
+      <c r="N47" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O47" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P47" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q47" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R47" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S47" t="str">
+        <v>sudah sampai</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="str">
+        <v xml:space="preserve">WHEEL IDW, P-272636 </v>
+      </c>
+      <c r="C48" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D48" t="str">
+        <v>RFR-00572/EWS/I/2025</v>
+      </c>
+      <c r="E48" t="str">
+        <v>020410001078</v>
+      </c>
+      <c r="F48" t="str">
+        <v>RFR-00572/EWS/I/2025</v>
+      </c>
+      <c r="G48" t="str">
+        <v>SCHLUMBERGER</v>
+      </c>
+      <c r="H48" t="str">
+        <v>-</v>
+      </c>
+      <c r="I48" t="str">
+        <v>-</v>
+      </c>
+      <c r="J48" t="str">
+        <v>-</v>
+      </c>
+      <c r="K48" t="str">
         <v>completed</v>
       </c>
-      <c r="K42" t="str">
-[...332 lines deleted...]
-      <c r="J48" t="str">
+      <c r="L48" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M48">
+        <v>3</v>
+      </c>
+      <c r="N48" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O48" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P48" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q48" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R48" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S48" t="str">
+        <v>sudah diterima di lab</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="str">
+        <v>PELICAN TAS PROTEKTOR 1660</v>
+      </c>
+      <c r="C49" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D49" t="str">
+        <v>RFR-03139/EWS/IV/2025</v>
+      </c>
+      <c r="E49" t="str">
+        <v>120402035023</v>
+      </c>
+      <c r="F49" t="str">
+        <v>RFR-03139/EWS/IV/2025</v>
+      </c>
+      <c r="G49" t="str">
+        <v>BRENSON CITRA AB</v>
+      </c>
+      <c r="H49" t="str">
+        <v>-</v>
+      </c>
+      <c r="I49" t="str">
+        <v>-</v>
+      </c>
+      <c r="J49" t="str">
+        <v>-</v>
+      </c>
+      <c r="K49" t="str">
         <v>completed</v>
       </c>
-      <c r="K48" t="str">
-[...62 lines deleted...]
-        <v>Tidak</v>
+      <c r="L49" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M49">
+        <v>3</v>
       </c>
       <c r="N49" t="str">
-        <v>-</v>
+        <v>Tidak</v>
       </c>
       <c r="O49" t="str">
-        <v>-</v>
+        <v>LIM SURYA</v>
       </c>
       <c r="P49" t="str">
-        <v>2026-06-22 06:09:18</v>
+        <v>FAJAR</v>
       </c>
       <c r="Q49" t="str">
-        <v>2026-06-24 12:58:34</v>
+        <v>2026-07-10 14:39:34</v>
       </c>
       <c r="R49" t="str">
-        <v>-</v>
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S49" t="str">
+        <v>Sudah diterima Lab</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="str">
-        <v>bdd8cc1b-0163-46b3-b4a3-5657fe86b2f4</v>
+      <c r="A50">
+        <v>49</v>
       </c>
       <c r="B50" t="str">
         <v>ESD Protection USB 2.0; Diode; STMicroelectronics; USBLC6-2SC6Y</v>
       </c>
       <c r="C50" t="str">
-        <v>-</v>
+        <v>JAWA</v>
       </c>
       <c r="D50" t="str">
-        <v>060731001225</v>
+        <v>RFR-03237/EWS/IV/2026</v>
       </c>
       <c r="E50" t="str">
+        <v>060302010827</v>
+      </c>
+      <c r="F50" t="str">
         <v>RFR-03237/EWS/IV/2026</v>
       </c>
-      <c r="F50" t="str">
+      <c r="G50" t="str">
         <v>INPETRO GEMI</v>
       </c>
-      <c r="G50" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="H50" t="str">
+        <v>-</v>
+      </c>
+      <c r="I50" t="str">
         <v>1110116600</v>
       </c>
-      <c r="I50" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="J50" t="str">
+        <v>-</v>
+      </c>
+      <c r="K50" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L50" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M50">
+        <v>3</v>
+      </c>
+      <c r="N50" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O50" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P50" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q50" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R50" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S50" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="str">
+        <v>DIN RAIL SDR-480-24 W/ PFC MEAN WELL</v>
+      </c>
+      <c r="C51" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D51" t="str">
+        <v>RFR-04687/EWS/V/2026</v>
+      </c>
+      <c r="E51" t="str">
+        <v>060702000013</v>
+      </c>
+      <c r="F51" t="str">
+        <v>RFR-04687/EWS/V/2026</v>
+      </c>
+      <c r="G51" t="str">
+        <v>-</v>
+      </c>
+      <c r="H51" t="str">
+        <v>-</v>
+      </c>
+      <c r="I51" t="str">
+        <v>-</v>
+      </c>
+      <c r="J51" t="str">
+        <v>-</v>
+      </c>
+      <c r="K51" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L51" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M51">
+        <v>3</v>
+      </c>
+      <c r="N51" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O51" t="str">
+        <v>-</v>
+      </c>
+      <c r="P51" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q51" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R51" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S51" t="str">
+        <v>reject oleh scm, karena ada PR yang berjalan, namun akan di proses ulang, karena user tetap butuh 2 ea</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="str">
+        <v>BANANA PLUG-3903-000-107</v>
+      </c>
+      <c r="C52" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D52" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="E52" t="str">
+        <v>011219005179</v>
+      </c>
+      <c r="F52" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="G52" t="str">
+        <v>-</v>
+      </c>
+      <c r="H52" t="str">
+        <v>-</v>
+      </c>
+      <c r="I52" t="str">
+        <v>-</v>
+      </c>
+      <c r="J52" t="str">
+        <v>scm mundu</v>
+      </c>
+      <c r="K52" t="str">
         <v>po_issued</v>
       </c>
-      <c r="K50" t="str">
-[...37 lines deleted...]
-      <c r="E51" t="str">
+      <c r="L52" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M52">
+        <v>3</v>
+      </c>
+      <c r="N52" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O52" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P52" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q52" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R52" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S52" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="str">
+        <v>CONTACT RECEPTACLE-3100-168-224</v>
+      </c>
+      <c r="C53" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D53" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="E53" t="str">
+        <v>010834001259</v>
+      </c>
+      <c r="F53" t="str">
+        <v>RFR-06254/EWS/VI/2026</v>
+      </c>
+      <c r="G53" t="str">
+        <v>-</v>
+      </c>
+      <c r="H53" t="str">
+        <v>-</v>
+      </c>
+      <c r="I53" t="str">
+        <v>-</v>
+      </c>
+      <c r="J53" t="str">
+        <v>scm mundu</v>
+      </c>
+      <c r="K53" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L53" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M53">
+        <v>3</v>
+      </c>
+      <c r="N53" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O53" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P53" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q53" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R53" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S53" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="str">
+        <v>Circular MIL Spec Connector 19P;Amphenol;MS3102E22-14P</v>
+      </c>
+      <c r="C54" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D54" t="str">
         <v>RFR-03237/EWS/IV/2026</v>
       </c>
-      <c r="F51" t="str">
+      <c r="E54" t="str">
+        <v>060302010827</v>
+      </c>
+      <c r="F54" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="G54" t="str">
         <v>INPETRO GEMI</v>
       </c>
-      <c r="G51" t="str">
-[...2 lines deleted...]
-      <c r="H51" t="str">
+      <c r="H54" t="str">
+        <v>-</v>
+      </c>
+      <c r="I54" t="str">
         <v>1110116600</v>
       </c>
-      <c r="I51" t="str">
-[...2 lines deleted...]
-      <c r="J51" t="str">
+      <c r="J54" t="str">
+        <v>-</v>
+      </c>
+      <c r="K54" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L54" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M54">
+        <v>3</v>
+      </c>
+      <c r="N54" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O54" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P54" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q54" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R54" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S54" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="str">
+        <v>Plug Cover;Amphenol;MS25042-22DA</v>
+      </c>
+      <c r="C55" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D55" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="E55" t="str">
+        <v>060302010827</v>
+      </c>
+      <c r="F55" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="G55" t="str">
+        <v>INPETRO GEMI</v>
+      </c>
+      <c r="H55" t="str">
+        <v>-</v>
+      </c>
+      <c r="I55" t="str">
+        <v>1110116600</v>
+      </c>
+      <c r="J55" t="str">
+        <v>-</v>
+      </c>
+      <c r="K55" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L55" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M55">
+        <v>3</v>
+      </c>
+      <c r="N55" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O55" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P55" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q55" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R55" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S55" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="str">
+        <v xml:space="preserve">BEARING, BALL 2-5/16 BORE AMSLP231 - </v>
+      </c>
+      <c r="C56" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D56" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E56" t="str">
+        <v>-</v>
+      </c>
+      <c r="F56" t="str">
+        <v>-</v>
+      </c>
+      <c r="G56" t="str">
+        <v>-</v>
+      </c>
+      <c r="H56" t="str">
+        <v>-</v>
+      </c>
+      <c r="I56" t="str">
+        <v>-</v>
+      </c>
+      <c r="J56" t="str">
+        <v>-</v>
+      </c>
+      <c r="K56" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L56" t="str">
+        <v>high</v>
+      </c>
+      <c r="M56">
+        <v>3</v>
+      </c>
+      <c r="N56" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O56" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P56" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q56" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R56" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S56" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="str">
+        <v>Kalibrasi Dial Depth Gauge Starett</v>
+      </c>
+      <c r="C57" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D57" t="str">
+        <v>MEMO-005/TE/VII/2026</v>
+      </c>
+      <c r="E57" t="str">
+        <v>-</v>
+      </c>
+      <c r="F57" t="str">
+        <v>-</v>
+      </c>
+      <c r="G57" t="str">
+        <v>-</v>
+      </c>
+      <c r="H57" t="str">
+        <v>-</v>
+      </c>
+      <c r="I57" t="str">
+        <v>-</v>
+      </c>
+      <c r="J57" t="str">
+        <v>-</v>
+      </c>
+      <c r="K57" t="str">
         <v>po_issued</v>
       </c>
-      <c r="K51" t="str">
-[...37 lines deleted...]
-      <c r="E52" t="str">
+      <c r="L57" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M57">
+        <v>6</v>
+      </c>
+      <c r="N57" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O57" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P57" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q57" t="str">
+        <v>2026-07-27 05:00:49</v>
+      </c>
+      <c r="R57" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S57" t="str">
+        <v>RFR-08108/EWS/VII/2026</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="str">
+        <v>PT01E-12-8PW</v>
+      </c>
+      <c r="C58" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D58" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E58" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F58" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G58" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H58" t="str">
+        <v>-</v>
+      </c>
+      <c r="I58" t="str">
+        <v>-</v>
+      </c>
+      <c r="J58" t="str">
+        <v>-</v>
+      </c>
+      <c r="K58" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L58" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M58">
+        <v>5</v>
+      </c>
+      <c r="N58" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O58" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P58" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q58" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R58" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S58" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="str">
+        <v>PT02E-12-8PW</v>
+      </c>
+      <c r="C59" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D59" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E59" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F59" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G59" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H59" t="str">
+        <v>-</v>
+      </c>
+      <c r="I59" t="str">
+        <v>-</v>
+      </c>
+      <c r="J59" t="str">
+        <v>-</v>
+      </c>
+      <c r="K59" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L59" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M59">
+        <v>5</v>
+      </c>
+      <c r="N59" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O59" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P59" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q59" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R59" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S59" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="str">
+        <v>PT06E-12-8SW (SR)</v>
+      </c>
+      <c r="C60" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D60" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E60" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F60" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G60" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H60" t="str">
+        <v>-</v>
+      </c>
+      <c r="I60" t="str">
+        <v>-</v>
+      </c>
+      <c r="J60" t="str">
+        <v>-</v>
+      </c>
+      <c r="K60" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L60" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M60">
+        <v>5</v>
+      </c>
+      <c r="N60" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O60" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P60" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q60" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R60" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S60" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="str">
+        <v>PT06E-12-8SW (SR)</v>
+      </c>
+      <c r="C61" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D61" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E61" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F61" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G61" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H61" t="str">
+        <v>-</v>
+      </c>
+      <c r="I61" t="str">
+        <v>-</v>
+      </c>
+      <c r="J61" t="str">
+        <v>-</v>
+      </c>
+      <c r="K61" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L61" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M61">
+        <v>5</v>
+      </c>
+      <c r="N61" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O61" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P61" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q61" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R61" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S61" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="str">
+        <v>Sellery Kunci L Set 30 Pcs Allen Key 58-559 Inci - Mili 0.7 - 10 mm</v>
+      </c>
+      <c r="C62" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D62" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E62" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F62" t="str">
+        <v>-</v>
+      </c>
+      <c r="G62" t="str">
+        <v>-</v>
+      </c>
+      <c r="H62" t="str">
+        <v>-</v>
+      </c>
+      <c r="I62" t="str">
+        <v>-</v>
+      </c>
+      <c r="J62" t="str">
+        <v>-</v>
+      </c>
+      <c r="K62" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L62" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M62">
+        <v>3</v>
+      </c>
+      <c r="N62" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O62" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P62" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q62" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R62" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S62" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="str">
+        <v>BNC RG58 CRIMPING ORIGINAL AMPHENOL</v>
+      </c>
+      <c r="C63" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D63" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E63" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F63" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G63" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H63" t="str">
+        <v>-</v>
+      </c>
+      <c r="I63" t="str">
+        <v>-</v>
+      </c>
+      <c r="J63" t="str">
+        <v>-</v>
+      </c>
+      <c r="K63" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L63" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M63">
+        <v>3</v>
+      </c>
+      <c r="N63" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O63" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P63" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q63" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R63" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S63" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="str">
+        <v>8-bit Microcontrollers - MCU C8051F123-GQ</v>
+      </c>
+      <c r="C64" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D64" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="E64" t="str">
+        <v>060909003662</v>
+      </c>
+      <c r="F64" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="G64" t="str">
+        <v>GIRI JAYA</v>
+      </c>
+      <c r="H64" t="str">
+        <v>-</v>
+      </c>
+      <c r="I64" t="str">
+        <v>-</v>
+      </c>
+      <c r="J64" t="str">
+        <v>-</v>
+      </c>
+      <c r="K64" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L64" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M64">
+        <v>3</v>
+      </c>
+      <c r="N64" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O64" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P64" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q64" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R64" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S64" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="str">
+        <v>Amplifiers Precision LINA118U#  A 595-INA118U/2K</v>
+      </c>
+      <c r="C65" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D65" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="E65" t="str">
+        <v>060909003662</v>
+      </c>
+      <c r="F65" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="G65" t="str">
+        <v>GIRI JAYA</v>
+      </c>
+      <c r="H65" t="str">
+        <v>-</v>
+      </c>
+      <c r="I65" t="str">
+        <v>-</v>
+      </c>
+      <c r="J65" t="str">
+        <v>-</v>
+      </c>
+      <c r="K65" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L65" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M65">
+        <v>3</v>
+      </c>
+      <c r="N65" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O65" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P65" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q65" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R65" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S65" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="str">
+        <v>Transistor NPN- DCP55-16-13</v>
+      </c>
+      <c r="C66" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D66" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="E66" t="str">
+        <v>060909003662</v>
+      </c>
+      <c r="F66" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="G66" t="str">
+        <v>GIRI JAYA</v>
+      </c>
+      <c r="H66" t="str">
+        <v>-</v>
+      </c>
+      <c r="I66" t="str">
+        <v>-</v>
+      </c>
+      <c r="J66" t="str">
+        <v>-</v>
+      </c>
+      <c r="K66" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L66" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M66">
+        <v>3</v>
+      </c>
+      <c r="N66" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O66" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P66" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q66" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R66" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S66" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="str">
+        <v>Analog to Digital Converters - AD7689ACPZ</v>
+      </c>
+      <c r="C67" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D67" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="E67" t="str">
+        <v>060909003662</v>
+      </c>
+      <c r="F67" t="str">
+        <v>RFR-01028/EWS/II/2025</v>
+      </c>
+      <c r="G67" t="str">
+        <v>-</v>
+      </c>
+      <c r="H67" t="str">
+        <v>-</v>
+      </c>
+      <c r="I67" t="str">
+        <v>-</v>
+      </c>
+      <c r="J67" t="str">
+        <v>-</v>
+      </c>
+      <c r="K67" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L67" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M67">
+        <v>3</v>
+      </c>
+      <c r="N67" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O67" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P67" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q67" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R67" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S67" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="str">
+        <v>PC BOARD, ACQUISITION AM2KA134 BENCHMARK -</v>
+      </c>
+      <c r="C68" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D68" t="str">
+        <v xml:space="preserve"> RFR-00851/EWS/I/2025</v>
+      </c>
+      <c r="E68" t="str">
+        <v>060909003659</v>
+      </c>
+      <c r="F68" t="str">
+        <v xml:space="preserve"> RFR-00851/EWS/I/2025</v>
+      </c>
+      <c r="G68" t="str">
+        <v>Instrutek Solusindo</v>
+      </c>
+      <c r="H68" t="str">
+        <v>-</v>
+      </c>
+      <c r="I68" t="str">
+        <v>-</v>
+      </c>
+      <c r="J68" t="str">
+        <v>-</v>
+      </c>
+      <c r="K68" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L68" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M68">
+        <v>3</v>
+      </c>
+      <c r="N68" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O68" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P68" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q68" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R68" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S68" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="69" xml:space="preserve">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="str" xml:space="preserve">
+        <v xml:space="preserve">POWER SUPPLY 12V-5V AMS4P880_x000d__x000d_
+BENCHMARK</v>
+      </c>
+      <c r="C69" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D69" t="str">
+        <v>RFR-08932/EWS/IX/2025</v>
+      </c>
+      <c r="E69" t="str">
+        <v>060107003580</v>
+      </c>
+      <c r="F69" t="str">
+        <v>RFR-08932/EWS/IX/2025</v>
+      </c>
+      <c r="G69" t="str">
+        <v>GIRI JAYA</v>
+      </c>
+      <c r="H69" t="str">
+        <v>-</v>
+      </c>
+      <c r="I69" t="str">
+        <v>-</v>
+      </c>
+      <c r="J69" t="str">
+        <v>-</v>
+      </c>
+      <c r="K69" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L69" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M69">
+        <v>3</v>
+      </c>
+      <c r="N69" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O69" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P69" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q69" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R69" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S69" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="str">
+        <v>ISOLATED DC/DC CONVERTERS -AEE00CC18-LS</v>
+      </c>
+      <c r="C70" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D70" t="str">
+        <v xml:space="preserve"> RFR-00851/EWS/I/2025</v>
+      </c>
+      <c r="E70" t="str">
+        <v>060909003659</v>
+      </c>
+      <c r="F70" t="str">
+        <v xml:space="preserve"> RFR-00851/EWS/I/2025</v>
+      </c>
+      <c r="G70" t="str">
+        <v>Instrutek Solusindo</v>
+      </c>
+      <c r="H70" t="str">
+        <v>-</v>
+      </c>
+      <c r="I70" t="str">
+        <v>-</v>
+      </c>
+      <c r="J70" t="str">
+        <v>-</v>
+      </c>
+      <c r="K70" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L70" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M70">
+        <v>3</v>
+      </c>
+      <c r="N70" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O70" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P70" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q70" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R70" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S70" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="str">
+        <v>SDS DSP Board PN 20131029</v>
+      </c>
+      <c r="C71" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D71" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="E71" t="str">
+        <v>-</v>
+      </c>
+      <c r="F71" t="str">
+        <v>-</v>
+      </c>
+      <c r="G71" t="str">
+        <v>-</v>
+      </c>
+      <c r="H71" t="str">
+        <v>-</v>
+      </c>
+      <c r="I71" t="str">
+        <v>-</v>
+      </c>
+      <c r="J71" t="str">
+        <v>-</v>
+      </c>
+      <c r="K71" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L71" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M71">
+        <v>3</v>
+      </c>
+      <c r="N71" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O71" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P71" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q71" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R71" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S71" t="str">
+        <v>cancel karena sudah obsolete</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="str">
+        <v>CONNECTOR KPT02E12-10S-MIL AMPHENOL</v>
+      </c>
+      <c r="C72" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D72" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E72" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F72" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G72" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H72" t="str">
+        <v>-</v>
+      </c>
+      <c r="I72" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J72" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K72" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L72" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M72">
+        <v>7</v>
+      </c>
+      <c r="N72" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O72" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P72" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q72" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R72" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S72" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="str">
+        <v>LIQUID LEVEL SENSOR A1026875</v>
+      </c>
+      <c r="C73" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D73" t="str">
+        <v>MEMO-001/TE/VIII/2026</v>
+      </c>
+      <c r="E73" t="str">
+        <v>-</v>
+      </c>
+      <c r="F73" t="str">
+        <v>-</v>
+      </c>
+      <c r="G73" t="str">
+        <v>0040014812 NOV CAPS PTE LTD</v>
+      </c>
+      <c r="H73" t="str">
+        <v>-</v>
+      </c>
+      <c r="I73" t="str">
+        <v>-</v>
+      </c>
+      <c r="J73" t="str">
+        <v>4110149646</v>
+      </c>
+      <c r="K73" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L73" t="str">
+        <v>high</v>
+      </c>
+      <c r="M73">
+        <v>5</v>
+      </c>
+      <c r="N73" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O73" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P73" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q73" t="str">
+        <v>2026-08-04 14:44:52</v>
+      </c>
+      <c r="R73" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S73" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="str">
+        <v>PRESSURE TRANSMITTER A1059903</v>
+      </c>
+      <c r="C74" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D74" t="str">
+        <v>MEMO-001/TE/VIII/2026</v>
+      </c>
+      <c r="E74" t="str">
+        <v>-</v>
+      </c>
+      <c r="F74" t="str">
+        <v>-</v>
+      </c>
+      <c r="G74" t="str">
+        <v>0040014812 NOV CAPS PTE LTD</v>
+      </c>
+      <c r="H74" t="str">
+        <v>-</v>
+      </c>
+      <c r="I74" t="str">
+        <v>-</v>
+      </c>
+      <c r="J74" t="str">
+        <v>4110149646</v>
+      </c>
+      <c r="K74" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L74" t="str">
+        <v>high</v>
+      </c>
+      <c r="M74">
+        <v>5</v>
+      </c>
+      <c r="N74" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O74" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P74" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q74" t="str">
+        <v>2026-08-04 14:44:52</v>
+      </c>
+      <c r="R74" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S74" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="str">
+        <v>ORING 122-AFLAS-95;VP103;2-122;PARKER</v>
+      </c>
+      <c r="C75" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D75" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="E75" t="str">
+        <v>090232037346</v>
+      </c>
+      <c r="F75" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="G75" t="str">
+        <v>INDAH JAYA PERK</v>
+      </c>
+      <c r="H75" t="str">
+        <v>-</v>
+      </c>
+      <c r="I75" t="str">
+        <v>-</v>
+      </c>
+      <c r="J75" t="str">
+        <v>-</v>
+      </c>
+      <c r="K75" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L75" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M75">
+        <v>3</v>
+      </c>
+      <c r="N75" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O75" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P75" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q75" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R75" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S75" t="str">
+        <v>tersimpan di store warehouse karena statusnya stock bukan project</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="str">
+        <v>ORING 125-AFLAS-95;VP103;2-125;PARKER</v>
+      </c>
+      <c r="C76" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D76" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="E76" t="str">
+        <v>090232037346</v>
+      </c>
+      <c r="F76" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="G76" t="str">
+        <v>INDAH JAYA PERK</v>
+      </c>
+      <c r="H76" t="str">
+        <v>-</v>
+      </c>
+      <c r="I76" t="str">
+        <v>-</v>
+      </c>
+      <c r="J76" t="str">
+        <v>-</v>
+      </c>
+      <c r="K76" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L76" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M76">
+        <v>3</v>
+      </c>
+      <c r="N76" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O76" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P76" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q76" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R76" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S76" t="str">
+        <v>tersimpan di store warehouse karena statusnya stock bukan project</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="str">
+        <v>ORING 215-AFLAS-95;VP103;2-215;PARKER</v>
+      </c>
+      <c r="C77" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D77" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="E77" t="str">
+        <v>090232037346</v>
+      </c>
+      <c r="F77" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="G77" t="str">
+        <v>INDAH JAYA PERK</v>
+      </c>
+      <c r="H77" t="str">
+        <v>-</v>
+      </c>
+      <c r="I77" t="str">
+        <v>-</v>
+      </c>
+      <c r="J77" t="str">
+        <v>-</v>
+      </c>
+      <c r="K77" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L77" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M77">
+        <v>3</v>
+      </c>
+      <c r="N77" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O77" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P77" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q77" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R77" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S77" t="str">
+        <v>tersimpan di store warehouse karena statusnya stock bukan project</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="str">
+        <v>ORING 219-AFLAS-95;VP103;2-219;PARKER</v>
+      </c>
+      <c r="C78" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D78" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="E78" t="str">
+        <v>090232037346</v>
+      </c>
+      <c r="F78" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="G78" t="str">
+        <v>INDAH JAYA PERK</v>
+      </c>
+      <c r="H78" t="str">
+        <v>-</v>
+      </c>
+      <c r="I78" t="str">
+        <v>-</v>
+      </c>
+      <c r="J78" t="str">
+        <v>-</v>
+      </c>
+      <c r="K78" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L78" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M78">
+        <v>3</v>
+      </c>
+      <c r="N78" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O78" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P78" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q78" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R78" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S78" t="str">
+        <v>tersimpan di store warehouse karena statusnya stock bukan project</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="str">
+        <v>ORING 212-AFLAS-95;VP103;2-212;PARKER</v>
+      </c>
+      <c r="C79" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D79" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="E79" t="str">
+        <v>090232037346</v>
+      </c>
+      <c r="F79" t="str">
+        <v>RFR-09581/EWS/X/2025</v>
+      </c>
+      <c r="G79" t="str">
+        <v>INDAH JAYA PERK</v>
+      </c>
+      <c r="H79" t="str">
+        <v>-</v>
+      </c>
+      <c r="I79" t="str">
+        <v>-</v>
+      </c>
+      <c r="J79" t="str">
+        <v>-</v>
+      </c>
+      <c r="K79" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L79" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M79">
+        <v>3</v>
+      </c>
+      <c r="N79" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O79" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P79" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q79" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R79" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S79" t="str">
+        <v>tersimpan di store warehouse karena statusnya stock bukan project</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="str">
+        <v>Leg Anchor  FPIT 8140-143-016-2</v>
+      </c>
+      <c r="C80" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D80" t="str">
+        <v>MEMO-003/TE/VIII/2026</v>
+      </c>
+      <c r="E80" t="str">
+        <v>-</v>
+      </c>
+      <c r="F80" t="str">
+        <v>RFR-09440/EWS/IX/2026</v>
+      </c>
+      <c r="G80" t="str">
+        <v>-</v>
+      </c>
+      <c r="H80" t="str">
+        <v>-</v>
+      </c>
+      <c r="I80" t="str">
+        <v>-</v>
+      </c>
+      <c r="J80" t="str">
+        <v>-</v>
+      </c>
+      <c r="K80" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L80" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M80">
+        <v>10</v>
+      </c>
+      <c r="N80" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O80" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P80" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q80" t="str">
+        <v>2026-08-28 07:52:28</v>
+      </c>
+      <c r="R80" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S80" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="str">
+        <v>Leg Anchor  FPIT 8140-143-016-3</v>
+      </c>
+      <c r="C81" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D81" t="str">
+        <v>MEMO-003/TE/VIII/2026</v>
+      </c>
+      <c r="E81" t="str">
+        <v>-</v>
+      </c>
+      <c r="F81" t="str">
+        <v>RFR-09440/EWS/IX/2026</v>
+      </c>
+      <c r="G81" t="str">
+        <v>-</v>
+      </c>
+      <c r="H81" t="str">
+        <v>-</v>
+      </c>
+      <c r="I81" t="str">
+        <v>-</v>
+      </c>
+      <c r="J81" t="str">
+        <v>-</v>
+      </c>
+      <c r="K81" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L81" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M81">
+        <v>10</v>
+      </c>
+      <c r="N81" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O81" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P81" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q81" t="str">
+        <v>2026-08-28 07:52:28</v>
+      </c>
+      <c r="R81" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S81" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="str">
+        <v>TEMPERATURE SWITCH 6501065564</v>
+      </c>
+      <c r="C82" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D82" t="str">
+        <v>MEMO-001/TE/VIII/2026</v>
+      </c>
+      <c r="E82" t="str">
+        <v>-</v>
+      </c>
+      <c r="F82" t="str">
+        <v>-</v>
+      </c>
+      <c r="G82" t="str">
+        <v>0040014812 NOV CAPS PTE LTD</v>
+      </c>
+      <c r="H82" t="str">
+        <v>-</v>
+      </c>
+      <c r="I82" t="str">
+        <v>-</v>
+      </c>
+      <c r="J82" t="str">
+        <v>4110149646</v>
+      </c>
+      <c r="K82" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L82" t="str">
+        <v>high</v>
+      </c>
+      <c r="M82">
+        <v>5</v>
+      </c>
+      <c r="N82" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O82" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P82" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q82" t="str">
+        <v>2026-08-04 14:44:52</v>
+      </c>
+      <c r="R82" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S82" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="str">
+        <v>PRESSURE SWITCH A1109848</v>
+      </c>
+      <c r="C83" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D83" t="str">
+        <v>MEMO-001/TE/VIII/2026</v>
+      </c>
+      <c r="E83" t="str">
+        <v>-</v>
+      </c>
+      <c r="F83" t="str">
+        <v>-</v>
+      </c>
+      <c r="G83" t="str">
+        <v>0040014812 NOV CAPS PTE LTD</v>
+      </c>
+      <c r="H83" t="str">
+        <v>-</v>
+      </c>
+      <c r="I83" t="str">
+        <v>-</v>
+      </c>
+      <c r="J83" t="str">
+        <v>4110149646</v>
+      </c>
+      <c r="K83" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L83" t="str">
+        <v>high</v>
+      </c>
+      <c r="M83">
+        <v>5</v>
+      </c>
+      <c r="N83" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O83" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P83" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q83" t="str">
+        <v>2026-08-04 14:44:52</v>
+      </c>
+      <c r="R83" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S83" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="str">
+        <v>BEARING, SPHERE-ROL 50MM ID AMSLP040 -</v>
+      </c>
+      <c r="C84" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D84" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E84" t="str">
+        <v>-</v>
+      </c>
+      <c r="F84" t="str">
+        <v>-</v>
+      </c>
+      <c r="G84" t="str">
+        <v>-</v>
+      </c>
+      <c r="H84" t="str">
+        <v>-</v>
+      </c>
+      <c r="I84" t="str">
+        <v>-</v>
+      </c>
+      <c r="J84" t="str">
+        <v>-</v>
+      </c>
+      <c r="K84" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L84" t="str">
+        <v>high</v>
+      </c>
+      <c r="M84">
+        <v>3</v>
+      </c>
+      <c r="N84" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O84" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P84" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q84" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R84" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S84" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="str">
+        <v>MONITOR DELL 24INCH IPS_100HZ_P2425H</v>
+      </c>
+      <c r="C85" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D85" t="str">
+        <v>RFR-02064/EWS/II/2026</v>
+      </c>
+      <c r="E85" t="str">
+        <v>060901009177</v>
+      </c>
+      <c r="F85" t="str">
+        <v>RFR-02064/EWS/II/2026</v>
+      </c>
+      <c r="G85" t="str">
+        <v>-</v>
+      </c>
+      <c r="H85" t="str">
+        <v>-</v>
+      </c>
+      <c r="I85" t="str">
+        <v>1110115618</v>
+      </c>
+      <c r="J85" t="str">
+        <v>-</v>
+      </c>
+      <c r="K85" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L85" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M85">
+        <v>3</v>
+      </c>
+      <c r="N85" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O85" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P85" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q85" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R85" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S85" t="str">
+        <v>Monitor diterima lab IE, juga mini PC juga sudah diterima</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="str">
+        <v>PC Thinkstation P350 Tiny Intel I7 Lenovo</v>
+      </c>
+      <c r="C86" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D86" t="str">
+        <v>RFR-02064/EWS/II/2026</v>
+      </c>
+      <c r="E86" t="str">
+        <v>060901009177</v>
+      </c>
+      <c r="F86" t="str">
+        <v>RFR-02064/EWS/II/2026</v>
+      </c>
+      <c r="G86" t="str">
+        <v>Andys Nusa Dayatama</v>
+      </c>
+      <c r="H86" t="str">
+        <v>-</v>
+      </c>
+      <c r="I86" t="str">
+        <v>1110115618</v>
+      </c>
+      <c r="J86" t="str">
+        <v>-</v>
+      </c>
+      <c r="K86" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L86" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M86">
+        <v>3</v>
+      </c>
+      <c r="N86" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O86" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P86" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q86" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R86" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S86" t="str">
+        <v>Monitor diterima lab IE, juga mini PC juga sudah diterima</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="str">
+        <v>MOTHERBOARD PCM-9361FG ADVANTECH</v>
+      </c>
+      <c r="C87" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D87" t="str">
+        <v>RFR-11273/EWS/XI/2025</v>
+      </c>
+      <c r="E87" t="str">
+        <v>060901002160</v>
+      </c>
+      <c r="F87" t="str">
+        <v>RFR-11273/EWS/XI/2025</v>
+      </c>
+      <c r="G87" t="str">
+        <v>Instrutek Solusindo</v>
+      </c>
+      <c r="H87" t="str">
+        <v>-</v>
+      </c>
+      <c r="I87" t="str">
+        <v>-</v>
+      </c>
+      <c r="J87" t="str">
+        <v>-</v>
+      </c>
+      <c r="K87" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L87" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M87">
+        <v>3</v>
+      </c>
+      <c r="N87" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O87" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P87" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q87" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R87" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S87" t="str">
+        <v>Sudah diterima lab IE</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="str">
+        <v>LIMIT SWITCH, 14CE1-1 HONEYWELL</v>
+      </c>
+      <c r="C88" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D88" t="str">
+        <v>RFR-02891/EWS/III/2026</v>
+      </c>
+      <c r="E88" t="str">
+        <v>'060301001241</v>
+      </c>
+      <c r="F88" t="str">
+        <v>RFR-02891/EWS/III/2026</v>
+      </c>
+      <c r="G88" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H88" t="str">
+        <v>-</v>
+      </c>
+      <c r="I88" t="str">
+        <v>1110116597</v>
+      </c>
+      <c r="J88" t="str">
+        <v>4110148645</v>
+      </c>
+      <c r="K88" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L88" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M88">
+        <v>3</v>
+      </c>
+      <c r="N88" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O88" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P88" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q88" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R88" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S88" t="str">
+        <v>sudah diterima lab 5ea</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="str">
+        <v>MS3101E-18-8P</v>
+      </c>
+      <c r="C89" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D89" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E89" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F89" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G89" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H89" t="str">
+        <v>-</v>
+      </c>
+      <c r="I89" t="str">
+        <v>-</v>
+      </c>
+      <c r="J89" t="str">
+        <v>-</v>
+      </c>
+      <c r="K89" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L89" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M89">
+        <v>5</v>
+      </c>
+      <c r="N89" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O89" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P89" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q89" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R89" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S89" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="str">
+        <v>MS3102E-18-8P</v>
+      </c>
+      <c r="C90" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D90" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E90" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F90" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G90" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H90" t="str">
+        <v>-</v>
+      </c>
+      <c r="I90" t="str">
+        <v>-</v>
+      </c>
+      <c r="J90" t="str">
+        <v>-</v>
+      </c>
+      <c r="K90" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L90" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M90">
+        <v>5</v>
+      </c>
+      <c r="N90" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O90" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P90" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q90" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R90" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S90" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="str">
+        <v>MS3106E-18-8S</v>
+      </c>
+      <c r="C91" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D91" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E91" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F91" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G91" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H91" t="str">
+        <v>-</v>
+      </c>
+      <c r="I91" t="str">
+        <v>-</v>
+      </c>
+      <c r="J91" t="str">
+        <v>-</v>
+      </c>
+      <c r="K91" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L91" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M91">
+        <v>5</v>
+      </c>
+      <c r="N91" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O91" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P91" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q91" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R91" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S91" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="str">
+        <v>RN55D4992FB14 -Resistor Vishay RN55D 49.9k</v>
+      </c>
+      <c r="C92" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D92" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E92" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F92" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G92" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H92" t="str">
+        <v>-</v>
+      </c>
+      <c r="I92" t="str">
+        <v>-</v>
+      </c>
+      <c r="J92" t="str">
+        <v>-</v>
+      </c>
+      <c r="K92" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L92" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M92">
+        <v>3</v>
+      </c>
+      <c r="N92" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O92" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P92" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q92" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R92" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S92" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="str">
+        <v>RN55D1000FB14-Resistor Vishay RN55D 100ohm</v>
+      </c>
+      <c r="C93" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D93" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E93" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F93" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G93" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H93" t="str">
+        <v>-</v>
+      </c>
+      <c r="I93" t="str">
+        <v>-</v>
+      </c>
+      <c r="J93" t="str">
+        <v>-</v>
+      </c>
+      <c r="K93" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L93" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M93">
+        <v>3</v>
+      </c>
+      <c r="N93" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O93" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P93" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q93" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R93" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S93" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="str">
+        <v>RN55D4993FB14-Resistor Vishay RN55D 499k</v>
+      </c>
+      <c r="C94" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D94" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E94" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F94" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G94" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H94" t="str">
+        <v>-</v>
+      </c>
+      <c r="I94" t="str">
+        <v>-</v>
+      </c>
+      <c r="J94" t="str">
+        <v>-</v>
+      </c>
+      <c r="K94" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L94" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M94">
+        <v>3</v>
+      </c>
+      <c r="N94" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O94" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P94" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q94" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R94" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S94" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="str">
+        <v>CABLE COAXIAL 50OHM RG-58A/U BELDEN 8219</v>
+      </c>
+      <c r="C95" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D95" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E95" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F95" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G95" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H95" t="str">
+        <v>-</v>
+      </c>
+      <c r="I95" t="str">
+        <v>-</v>
+      </c>
+      <c r="J95" t="str">
+        <v>-</v>
+      </c>
+      <c r="K95" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L95" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M95">
+        <v>3</v>
+      </c>
+      <c r="N95" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O95" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P95" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q95" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R95" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S95" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="str">
+        <v>KONEKTOR PL MALE CRIMPING RG 58 INSULATOR TEFLON STANDAR</v>
+      </c>
+      <c r="C96" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D96" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E96" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F96" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G96" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H96" t="str">
+        <v>-</v>
+      </c>
+      <c r="I96" t="str">
+        <v>-</v>
+      </c>
+      <c r="J96" t="str">
+        <v>-</v>
+      </c>
+      <c r="K96" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L96" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M96">
+        <v>3</v>
+      </c>
+      <c r="N96" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O96" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P96" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q96" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R96" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S96" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="str">
+        <v>Aten UC1284B - USB to IEEE1284 Printer Adapter (1.8m)</v>
+      </c>
+      <c r="C97" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D97" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E97" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F97" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G97" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H97" t="str">
+        <v>-</v>
+      </c>
+      <c r="I97" t="str">
+        <v>-</v>
+      </c>
+      <c r="J97" t="str">
+        <v>-</v>
+      </c>
+      <c r="K97" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L97" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M97">
+        <v>3</v>
+      </c>
+      <c r="N97" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O97" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P97" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q97" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R97" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S97" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="str">
+        <v>Konektor DB 25 pin Male solder + cover metal</v>
+      </c>
+      <c r="C98" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D98" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="E98" t="str">
+        <v>060301079729</v>
+      </c>
+      <c r="F98" t="str">
+        <v>RFR-01189/EWS/II/2025</v>
+      </c>
+      <c r="G98" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H98" t="str">
+        <v>-</v>
+      </c>
+      <c r="I98" t="str">
+        <v>-</v>
+      </c>
+      <c r="J98" t="str">
+        <v>-</v>
+      </c>
+      <c r="K98" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L98" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M98">
+        <v>3</v>
+      </c>
+      <c r="N98" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O98" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P98" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q98" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R98" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S98" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="str">
+        <v xml:space="preserve">WHEEL, ASSY PRESS RLR 1/4 MEASR AMSLA163 - </v>
+      </c>
+      <c r="C99" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D99" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E99" t="str">
+        <v>-</v>
+      </c>
+      <c r="F99" t="str">
+        <v>-</v>
+      </c>
+      <c r="G99" t="str">
+        <v>-</v>
+      </c>
+      <c r="H99" t="str">
+        <v>-</v>
+      </c>
+      <c r="I99" t="str">
+        <v>-</v>
+      </c>
+      <c r="J99" t="str">
+        <v>-</v>
+      </c>
+      <c r="K99" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L99" t="str">
+        <v>high</v>
+      </c>
+      <c r="M99">
+        <v>3</v>
+      </c>
+      <c r="N99" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O99" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P99" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q99" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R99" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S99" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="str">
+        <v xml:space="preserve">WHEEL, ASSY PRESS RLR 1/4 TENSN AMSLA162 - </v>
+      </c>
+      <c r="C100" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D100" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E100" t="str">
+        <v>-</v>
+      </c>
+      <c r="F100" t="str">
+        <v>-</v>
+      </c>
+      <c r="G100" t="str">
+        <v>-</v>
+      </c>
+      <c r="H100" t="str">
+        <v>-</v>
+      </c>
+      <c r="I100" t="str">
+        <v>-</v>
+      </c>
+      <c r="J100" t="str">
+        <v>-</v>
+      </c>
+      <c r="K100" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L100" t="str">
+        <v>high</v>
+      </c>
+      <c r="M100">
+        <v>3</v>
+      </c>
+      <c r="N100" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O100" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P100" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q100" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R100" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S100" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="str">
+        <v xml:space="preserve">BEARING, BALL 20MM SST ABEC-1 AM3KP204 - </v>
+      </c>
+      <c r="C101" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D101" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E101" t="str">
+        <v>-</v>
+      </c>
+      <c r="F101" t="str">
+        <v>-</v>
+      </c>
+      <c r="G101" t="str">
+        <v>-</v>
+      </c>
+      <c r="H101" t="str">
+        <v>-</v>
+      </c>
+      <c r="I101" t="str">
+        <v>-</v>
+      </c>
+      <c r="J101" t="str">
+        <v>-</v>
+      </c>
+      <c r="K101" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L101" t="str">
+        <v>high</v>
+      </c>
+      <c r="M101">
+        <v>3</v>
+      </c>
+      <c r="N101" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O101" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P101" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q101" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R101" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S101" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="str">
+        <v>Lab Bench Psu TPS-1203</v>
+      </c>
+      <c r="C102" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D102" t="str">
+        <v>MEMO-002/TE/VII/2026</v>
+      </c>
+      <c r="E102" t="str">
+        <v>RMN-01194/ELN/VII/2026</v>
+      </c>
+      <c r="F102" t="str">
+        <v>RFR-08104/EWS/VII/2026</v>
+      </c>
+      <c r="G102" t="str">
+        <v>Instrutek Solusindo</v>
+      </c>
+      <c r="H102" t="str">
+        <v>-</v>
+      </c>
+      <c r="I102" t="str">
+        <v>-</v>
+      </c>
+      <c r="J102" t="str">
+        <v>-</v>
+      </c>
+      <c r="K102" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L102" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M102">
+        <v>5</v>
+      </c>
+      <c r="N102" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O102" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P102" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q102" t="str">
+        <v>2026-07-26 13:49:24</v>
+      </c>
+      <c r="R102" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S102" t="str">
+        <v>Sedang pengajuan no.material</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="str">
+        <v>Solder Station A9PRO C210</v>
+      </c>
+      <c r="C103" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D103" t="str">
+        <v>MEMO-002/TE/VII/2026</v>
+      </c>
+      <c r="E103" t="str">
+        <v>RMN-01194/ELN/VII/2026</v>
+      </c>
+      <c r="F103" t="str">
+        <v>RFR-08104/EWS/VII/2026</v>
+      </c>
+      <c r="G103" t="str">
+        <v>Instrutek Solusindo</v>
+      </c>
+      <c r="H103" t="str">
+        <v>-</v>
+      </c>
+      <c r="I103" t="str">
+        <v>-</v>
+      </c>
+      <c r="J103" t="str">
+        <v>-</v>
+      </c>
+      <c r="K103" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L103" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M103">
+        <v>5</v>
+      </c>
+      <c r="N103" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O103" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P103" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q103" t="str">
+        <v>2026-07-26 13:49:24</v>
+      </c>
+      <c r="R103" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S103" t="str">
+        <v>Sedang pengajuan no.material</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="str">
+        <v>Plug PWRP+EJB9-PLG6 A1100399</v>
+      </c>
+      <c r="C104" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D104" t="str">
+        <v>MEMO-002/TE/VIII/2026</v>
+      </c>
+      <c r="E104" t="str">
+        <v>-</v>
+      </c>
+      <c r="F104" t="str">
+        <v>-</v>
+      </c>
+      <c r="G104" t="str">
+        <v>-</v>
+      </c>
+      <c r="H104" t="str">
+        <v>-</v>
+      </c>
+      <c r="I104" t="str">
+        <v>-</v>
+      </c>
+      <c r="J104" t="str">
+        <v>-</v>
+      </c>
+      <c r="K104" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L104" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M104">
+        <v>5</v>
+      </c>
+      <c r="N104" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O104" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P104" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q104" t="str">
+        <v>2026-08-04 15:03:11</v>
+      </c>
+      <c r="R104" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S104" t="str">
+        <v>sedang diajukan no.mat</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="str">
+        <v>CABLE ASSY, ALS8A013-020 BENCHMARK</v>
+      </c>
+      <c r="C105" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D105" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E105" t="str">
+        <v>-</v>
+      </c>
+      <c r="F105" t="str">
+        <v>-</v>
+      </c>
+      <c r="G105" t="str">
+        <v>-</v>
+      </c>
+      <c r="H105" t="str">
+        <v>-</v>
+      </c>
+      <c r="I105" t="str">
+        <v>-</v>
+      </c>
+      <c r="J105" t="str">
+        <v>-</v>
+      </c>
+      <c r="K105" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L105" t="str">
+        <v>high</v>
+      </c>
+      <c r="M105">
+        <v>3</v>
+      </c>
+      <c r="N105" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O105" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P105" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q105" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R105" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S105" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="str">
+        <v>OIL SILICONE 100</v>
+      </c>
+      <c r="C106" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D106" t="str">
+        <v>MEMO-003/TE/VII/2026</v>
+      </c>
+      <c r="E106" t="str">
+        <v>100465017011</v>
+      </c>
+      <c r="F106" t="str">
+        <v>RFR-08525/EWS/VIII/2026</v>
+      </c>
+      <c r="G106" t="str">
+        <v>-</v>
+      </c>
+      <c r="H106" t="str">
+        <v>-</v>
+      </c>
+      <c r="I106" t="str">
+        <v>-</v>
+      </c>
+      <c r="J106" t="str">
+        <v>-</v>
+      </c>
+      <c r="K106" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L106" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M106">
+        <v>7</v>
+      </c>
+      <c r="N106" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O106" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P106" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q106" t="str">
+        <v>2026-07-27 02:15:12</v>
+      </c>
+      <c r="R106" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S106" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="str">
+        <v>COIL ASSY;1-11/16IN;HUNTING;0264-000-040</v>
+      </c>
+      <c r="C107" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D107" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="E107" t="str">
+        <v>011219005235</v>
+      </c>
+      <c r="F107" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="G107" t="str">
+        <v>Indahjaya Ekaperkasa,</v>
+      </c>
+      <c r="H107" t="str">
+        <v>-</v>
+      </c>
+      <c r="I107" t="str">
+        <v>-</v>
+      </c>
+      <c r="J107" t="str">
+        <v>-</v>
+      </c>
+      <c r="K107" t="str">
+        <v>gr_process</v>
+      </c>
+      <c r="L107" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M107">
+        <v>3</v>
+      </c>
+      <c r="N107" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O107" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P107" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q107" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R107" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S107" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="str">
+        <v>SENSOR SPEED HYDRO LEDUC 8501048225 NOV</v>
+      </c>
+      <c r="C108" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D108" t="str">
+        <v>RFR-02816/EWS/III/2025</v>
+      </c>
+      <c r="E108" t="str">
+        <v>060302001069</v>
+      </c>
+      <c r="F108" t="str">
+        <v>RFR-02816/EWS/III/2025</v>
+      </c>
+      <c r="G108" t="str">
+        <v>NOV CAPS</v>
+      </c>
+      <c r="H108" t="str">
+        <v>-</v>
+      </c>
+      <c r="I108" t="str">
+        <v>-</v>
+      </c>
+      <c r="J108" t="str">
+        <v>-</v>
+      </c>
+      <c r="K108" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L108" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M108">
+        <v>3</v>
+      </c>
+      <c r="N108" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O108" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P108" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q108" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R108" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S108" t="str">
+        <v>sudah datang</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="str">
+        <v>RIDGID V-High Pipe Stand28-53VJ-99-56662</v>
+      </c>
+      <c r="C109" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D109" t="str">
+        <v>RFR-01941/EWS/III/2025</v>
+      </c>
+      <c r="E109" t="str">
+        <v>090109001935</v>
+      </c>
+      <c r="F109" t="str">
+        <v>RFR-01941/EWS/III/2025</v>
+      </c>
+      <c r="G109" t="str">
+        <v>KAWAN LAMA SETIA</v>
+      </c>
+      <c r="H109" t="str">
+        <v>-</v>
+      </c>
+      <c r="I109" t="str">
+        <v>-</v>
+      </c>
+      <c r="J109" t="str">
+        <v>-</v>
+      </c>
+      <c r="K109" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L109" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M109">
+        <v>3</v>
+      </c>
+      <c r="N109" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O109" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P109" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q109" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R109" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S109" t="str">
+        <v>sudah diterima dan dipakai RPM</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="str">
+        <v>BLOCK FEED-THRU 28-PIN RADIAL-F195070000</v>
+      </c>
+      <c r="C110" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D110" t="str">
+        <v>RFR-02315/EWS/III/2025</v>
+      </c>
+      <c r="E110" t="str">
+        <v>-</v>
+      </c>
+      <c r="F110" t="str">
+        <v>-</v>
+      </c>
+      <c r="G110" t="str">
+        <v>-</v>
+      </c>
+      <c r="H110" t="str">
+        <v>-</v>
+      </c>
+      <c r="I110" t="str">
+        <v>-</v>
+      </c>
+      <c r="J110" t="str">
+        <v>-</v>
+      </c>
+      <c r="K110" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L110" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M110">
+        <v>3</v>
+      </c>
+      <c r="N110" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O110" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P110" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q110" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R110" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S110" t="str">
+        <v>double sama dengan RFR-09365/EWS/IX/2025</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="str">
+        <v>CONNECTOR, SKT 4 WAY (SKT 4 WAY 2.5KV DF22-4S-7.92C(28)_SA )</v>
+      </c>
+      <c r="C111" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D111" t="str">
+        <v>RFR-02593/EWS/III/2025</v>
+      </c>
+      <c r="E111" t="str">
+        <v>060301079733</v>
+      </c>
+      <c r="F111" t="str">
+        <v>RFR-02593/EWS/III/2025</v>
+      </c>
+      <c r="G111" t="str">
+        <v>Berkah Hidup Syuku</v>
+      </c>
+      <c r="H111" t="str">
+        <v>-</v>
+      </c>
+      <c r="I111" t="str">
+        <v>-</v>
+      </c>
+      <c r="J111" t="str">
+        <v>-</v>
+      </c>
+      <c r="K111" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L111" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M111">
+        <v>3</v>
+      </c>
+      <c r="N111" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O111" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P111" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q111" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R111" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S111" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="str">
+        <v>POWER SUP-HVC-36-E4,1" 110100-001 TITAN</v>
+      </c>
+      <c r="C112" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D112" t="str">
+        <v>RFR-02564/EWS/III/2025</v>
+      </c>
+      <c r="E112" t="str">
+        <v>060107003577</v>
+      </c>
+      <c r="F112" t="str">
+        <v>RFR-02564/EWS/III/2025</v>
+      </c>
+      <c r="G112" t="str">
+        <v>INDAH JAYA PERKASA</v>
+      </c>
+      <c r="H112" t="str">
+        <v>-</v>
+      </c>
+      <c r="I112" t="str">
+        <v>-</v>
+      </c>
+      <c r="J112" t="str">
+        <v>-</v>
+      </c>
+      <c r="K112" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L112" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M112">
+        <v>3</v>
+      </c>
+      <c r="N112" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O112" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P112" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q112" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R112" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S112" t="str">
+        <v>Sudah diterima Lab</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="str">
+        <v>RN55D1302FB14-Resistor Vishay RN55D 13k</v>
+      </c>
+      <c r="C113" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D113" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E113" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F113" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G113" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H113" t="str">
+        <v>-</v>
+      </c>
+      <c r="I113" t="str">
+        <v>-</v>
+      </c>
+      <c r="J113" t="str">
+        <v>-</v>
+      </c>
+      <c r="K113" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L113" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M113">
+        <v>3</v>
+      </c>
+      <c r="N113" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O113" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P113" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q113" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R113" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S113" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="str">
+        <v>PUMP HYDRAULIC TOOL SEPC P/N PUMP COSL</v>
+      </c>
+      <c r="C114" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D114" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="E114" t="str">
+        <v>020301000079</v>
+      </c>
+      <c r="F114" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="G114" t="str">
+        <v>-</v>
+      </c>
+      <c r="H114" t="str">
+        <v>-</v>
+      </c>
+      <c r="I114" t="str">
+        <v>-</v>
+      </c>
+      <c r="J114" t="str">
+        <v>-</v>
+      </c>
+      <c r="K114" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L114" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M114">
+        <v>3</v>
+      </c>
+      <c r="N114" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O114" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P114" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q114" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R114" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S114" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="str">
+        <v>PUMP MOTOR HYDRAULIC PUMP-MOTOR COSL</v>
+      </c>
+      <c r="C115" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D115" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="E115" t="str">
+        <v>020301001612</v>
+      </c>
+      <c r="F115" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="G115" t="str">
+        <v>-</v>
+      </c>
+      <c r="H115" t="str">
+        <v>-</v>
+      </c>
+      <c r="I115" t="str">
+        <v>-</v>
+      </c>
+      <c r="J115" t="str">
+        <v>-</v>
+      </c>
+      <c r="K115" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L115" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M115">
+        <v>3</v>
+      </c>
+      <c r="N115" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O115" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P115" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q115" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R115" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S115" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="str">
+        <v>SNAP RING, 1/2",8000-RET-001</v>
+      </c>
+      <c r="C116" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D116" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="E116" t="str">
+        <v>010834001190</v>
+      </c>
+      <c r="F116" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="G116" t="str">
+        <v>-</v>
+      </c>
+      <c r="H116" t="str">
+        <v>-</v>
+      </c>
+      <c r="I116" t="str">
+        <v>-</v>
+      </c>
+      <c r="J116" t="str">
+        <v>-</v>
+      </c>
+      <c r="K116" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L116" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M116">
+        <v>3</v>
+      </c>
+      <c r="N116" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O116" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P116" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q116" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R116" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S116" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="str">
+        <v>OIL UNIVIS HYD 18KG #HVI DH EXXON MOBIL</v>
+      </c>
+      <c r="C117" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D117" t="str">
+        <v>RFR-04399/EWS/IV/2026</v>
+      </c>
+      <c r="E117" t="str">
+        <v>100201006078</v>
+      </c>
+      <c r="F117" t="str">
+        <v>RFR-04399/EWS/IV/2026</v>
+      </c>
+      <c r="G117" t="str">
+        <v>Arash Shankara Muda, PT</v>
+      </c>
+      <c r="H117" t="str">
+        <v>-</v>
+      </c>
+      <c r="I117" t="str">
+        <v>1110117786</v>
+      </c>
+      <c r="J117" t="str">
+        <v>4110149632</v>
+      </c>
+      <c r="K117" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L117" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M117">
+        <v>7</v>
+      </c>
+      <c r="N117" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O117" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P117" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q117" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R117" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S117" t="str">
+        <v>Komplain ke vendor</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="str">
+        <v>SPRING BALANCE ELASTIC 9474-M-0106 COSL</v>
+      </c>
+      <c r="C118" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D118" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E118" t="str">
+        <v>080328001443</v>
+      </c>
+      <c r="F118" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G118" t="str">
+        <v>-</v>
+      </c>
+      <c r="H118" t="str">
+        <v>-</v>
+      </c>
+      <c r="I118" t="str">
+        <v>-</v>
+      </c>
+      <c r="J118" t="str">
+        <v>-</v>
+      </c>
+      <c r="K118" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L118" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M118">
+        <v>3</v>
+      </c>
+      <c r="N118" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O118" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P118" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q118" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R118" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S118" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="str">
+        <v>MOUNTING SEAT BLADE 9474-M-0614 COSL</v>
+      </c>
+      <c r="C119" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D119" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E119" t="str">
+        <v>011215002047</v>
+      </c>
+      <c r="F119" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G119" t="str">
+        <v>-</v>
+      </c>
+      <c r="H119" t="str">
+        <v>-</v>
+      </c>
+      <c r="I119" t="str">
+        <v>-</v>
+      </c>
+      <c r="J119" t="str">
+        <v>-</v>
+      </c>
+      <c r="K119" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L119" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M119">
+        <v>3</v>
+      </c>
+      <c r="N119" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O119" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P119" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q119" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R119" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S119" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="str">
+        <v>O-RING 1X3.5 P/N ORI000350 COSL</v>
+      </c>
+      <c r="C120" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D120" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E120" t="str">
+        <v>090232037423</v>
+      </c>
+      <c r="F120" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G120" t="str">
+        <v>-</v>
+      </c>
+      <c r="H120" t="str">
+        <v>-</v>
+      </c>
+      <c r="I120" t="str">
+        <v>-</v>
+      </c>
+      <c r="J120" t="str">
+        <v>-</v>
+      </c>
+      <c r="K120" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L120" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M120">
+        <v>3</v>
+      </c>
+      <c r="N120" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O120" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P120" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q120" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R120" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S120" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="str">
+        <v>MEMORY CARD 4 GB SILICON DRIVE WD</v>
+      </c>
+      <c r="C121" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D121" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="E121" t="str">
+        <v>060901005189</v>
+      </c>
+      <c r="F121" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="G121" t="str">
+        <v>Elang Mandiri Sakti</v>
+      </c>
+      <c r="H121" t="str">
+        <v>-</v>
+      </c>
+      <c r="I121" t="str">
+        <v>-</v>
+      </c>
+      <c r="J121" t="str">
+        <v>-</v>
+      </c>
+      <c r="K121" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L121" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M121">
+        <v>3</v>
+      </c>
+      <c r="N121" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O121" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P121" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q121" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R121" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S121" t="str">
+        <v>Sudah diterima IE</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="str">
+        <v>DIN RAIL SDR-480-24 W/ PFC MEAN WELL</v>
+      </c>
+      <c r="C122" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D122" t="str">
+        <v>RFR-12463/EWS/XII/2025</v>
+      </c>
+      <c r="E122" t="str">
+        <v>060901005175</v>
+      </c>
+      <c r="F122" t="str">
+        <v>RFR-12463/EWS/XII/2025</v>
+      </c>
+      <c r="G122" t="str">
+        <v>-</v>
+      </c>
+      <c r="H122" t="str">
+        <v>-</v>
+      </c>
+      <c r="I122" t="str">
+        <v>-</v>
+      </c>
+      <c r="J122" t="str">
+        <v>4110146505</v>
+      </c>
+      <c r="K122" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L122" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M122">
+        <v>3</v>
+      </c>
+      <c r="N122" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O122" t="str">
+        <v>-</v>
+      </c>
+      <c r="P122" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q122" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R122" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S122" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="str">
+        <v>O-RING SIZE 109 VITON 95D</v>
+      </c>
+      <c r="C123" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D123" t="str">
+        <v>MEMO-004/TE/VII/2026</v>
+      </c>
+      <c r="E123" t="str">
+        <v>-</v>
+      </c>
+      <c r="F123" t="str">
+        <v>RFR-07763/EWS/VII/2026</v>
+      </c>
+      <c r="G123" t="str">
+        <v>-</v>
+      </c>
+      <c r="H123" t="str">
+        <v>-</v>
+      </c>
+      <c r="I123" t="str">
+        <v>-</v>
+      </c>
+      <c r="J123" t="str">
+        <v>-</v>
+      </c>
+      <c r="K123" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L123" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M123">
+        <v>10</v>
+      </c>
+      <c r="N123" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O123" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P123" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q123" t="str">
+        <v>2026-07-27 02:30:17</v>
+      </c>
+      <c r="R123" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S123" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="str">
+        <v>THERMAL PRINT HEAD;ISYS V8.5e</v>
+      </c>
+      <c r="C124" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D124" t="str">
+        <v>RFR-01110/EWS/I/2026</v>
+      </c>
+      <c r="E124" t="str">
+        <v>'011219005164</v>
+      </c>
+      <c r="F124" t="str">
+        <v>RFR-01110/EWS/I/2026</v>
+      </c>
+      <c r="G124" t="str">
+        <v>Instrutek Solusind</v>
+      </c>
+      <c r="H124" t="str">
+        <v>-</v>
+      </c>
+      <c r="I124" t="str">
+        <v>1110115223</v>
+      </c>
+      <c r="J124" t="str">
+        <v>4110147495</v>
+      </c>
+      <c r="K124" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L124" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M124">
+        <v>3</v>
+      </c>
+      <c r="N124" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O124" t="str">
+        <v>-</v>
+      </c>
+      <c r="P124" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q124" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R124" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S124" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="str">
+        <v>K-16 BMAL GLASS-POL-E2100-16-B-01894-00</v>
+      </c>
+      <c r="C125" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D125" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="E125" t="str">
+        <v>011219005317</v>
+      </c>
+      <c r="F125" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="G125" t="str">
+        <v>INDAHJAYA P</v>
+      </c>
+      <c r="H125" t="str">
+        <v>-</v>
+      </c>
+      <c r="I125" t="str">
+        <v>-</v>
+      </c>
+      <c r="J125" t="str">
+        <v>4110146838</v>
+      </c>
+      <c r="K125" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L125" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M125">
+        <v>3</v>
+      </c>
+      <c r="N125" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O125" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P125" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q125" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R125" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S125" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="str">
+        <v>INSULATOR_GAMA 3100-CHT-322-TITAN</v>
+      </c>
+      <c r="C126" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D126" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="E126" t="str">
+        <v>060447001054</v>
+      </c>
+      <c r="F126" t="str">
+        <v>RFR-13117/EWS/XII/2025</v>
+      </c>
+      <c r="G126" t="str">
+        <v>INDAHJAYA P</v>
+      </c>
+      <c r="H126" t="str">
+        <v>-</v>
+      </c>
+      <c r="I126" t="str">
+        <v>-</v>
+      </c>
+      <c r="J126" t="str">
+        <v>4110146838</v>
+      </c>
+      <c r="K126" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L126" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M126">
+        <v>3</v>
+      </c>
+      <c r="N126" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O126" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P126" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q126" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R126" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S126" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="str">
+        <v>O-RING 024 FKM75 P/N ORING-024 COSL</v>
+      </c>
+      <c r="C127" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D127" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E127" t="str">
+        <v>090232037422</v>
+      </c>
+      <c r="F127" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G127" t="str">
+        <v>-</v>
+      </c>
+      <c r="H127" t="str">
+        <v>-</v>
+      </c>
+      <c r="I127" t="str">
+        <v>-</v>
+      </c>
+      <c r="J127" t="str">
+        <v>-</v>
+      </c>
+      <c r="K127" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L127" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M127">
+        <v>3</v>
+      </c>
+      <c r="N127" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O127" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P127" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q127" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R127" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S127" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="str">
+        <v>O-RING 3×1.2 P/N OR-1200300 COSL</v>
+      </c>
+      <c r="C128" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D128" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E128" t="str">
+        <v>090232037421</v>
+      </c>
+      <c r="F128" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G128" t="str">
+        <v>-</v>
+      </c>
+      <c r="H128" t="str">
+        <v>-</v>
+      </c>
+      <c r="I128" t="str">
+        <v>-</v>
+      </c>
+      <c r="J128" t="str">
+        <v>-</v>
+      </c>
+      <c r="K128" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L128" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M128">
+        <v>3</v>
+      </c>
+      <c r="N128" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O128" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P128" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q128" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R128" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S128" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="str">
+        <v>O-RING SEAL 2-010Y1238-95(010) COSL</v>
+      </c>
+      <c r="C129" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D129" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E129" t="str">
+        <v>090232037420</v>
+      </c>
+      <c r="F129" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G129" t="str">
+        <v>-</v>
+      </c>
+      <c r="H129" t="str">
+        <v>-</v>
+      </c>
+      <c r="I129" t="str">
+        <v>-</v>
+      </c>
+      <c r="J129" t="str">
+        <v>-</v>
+      </c>
+      <c r="K129" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L129" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M129">
+        <v>3</v>
+      </c>
+      <c r="N129" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O129" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P129" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q129" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R129" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S129" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="str">
+        <v>O-RING SEAL 2-011Y1238-95 (011) COSL</v>
+      </c>
+      <c r="C130" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D130" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E130" t="str">
+        <v>090232037419</v>
+      </c>
+      <c r="F130" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G130" t="str">
+        <v>-</v>
+      </c>
+      <c r="H130" t="str">
+        <v>-</v>
+      </c>
+      <c r="I130" t="str">
+        <v>-</v>
+      </c>
+      <c r="J130" t="str">
+        <v>-</v>
+      </c>
+      <c r="K130" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L130" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M130">
+        <v>3</v>
+      </c>
+      <c r="N130" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O130" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P130" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q130" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R130" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S130" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="str">
+        <v>O-RING SEAL 2-015Y1238-95(015) COSL</v>
+      </c>
+      <c r="C131" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D131" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E131" t="str">
+        <v>090232037418</v>
+      </c>
+      <c r="F131" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G131" t="str">
+        <v>-</v>
+      </c>
+      <c r="H131" t="str">
+        <v>-</v>
+      </c>
+      <c r="I131" t="str">
+        <v>-</v>
+      </c>
+      <c r="J131" t="str">
+        <v>-</v>
+      </c>
+      <c r="K131" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L131" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M131">
+        <v>3</v>
+      </c>
+      <c r="N131" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O131" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P131" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q131" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R131" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S131" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="str">
+        <v>O-RING SEAL 2-017Y1238-95-43095-017 COSL</v>
+      </c>
+      <c r="C132" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D132" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E132" t="str">
+        <v>090232037417</v>
+      </c>
+      <c r="F132" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G132" t="str">
+        <v>-</v>
+      </c>
+      <c r="H132" t="str">
+        <v>-</v>
+      </c>
+      <c r="I132" t="str">
+        <v>-</v>
+      </c>
+      <c r="J132" t="str">
+        <v>-</v>
+      </c>
+      <c r="K132" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L132" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M132">
+        <v>3</v>
+      </c>
+      <c r="N132" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O132" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P132" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q132" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R132" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S132" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="str">
+        <v>O-RING SEAL 2-023Y1238-95-43095-023 COSL</v>
+      </c>
+      <c r="C133" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D133" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E133" t="str">
+        <v>090232037416</v>
+      </c>
+      <c r="F133" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G133" t="str">
+        <v>-</v>
+      </c>
+      <c r="H133" t="str">
+        <v>-</v>
+      </c>
+      <c r="I133" t="str">
+        <v>-</v>
+      </c>
+      <c r="J133" t="str">
+        <v>-</v>
+      </c>
+      <c r="K133" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L133" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M133">
+        <v>3</v>
+      </c>
+      <c r="N133" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O133" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P133" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q133" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R133" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S133" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="str">
+        <v>O-RING SEAL 2-028Y1238-95-43095-028 COSL</v>
+      </c>
+      <c r="C134" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D134" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E134" t="str">
+        <v>090232037415</v>
+      </c>
+      <c r="F134" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G134" t="str">
+        <v>-</v>
+      </c>
+      <c r="H134" t="str">
+        <v>-</v>
+      </c>
+      <c r="I134" t="str">
+        <v>-</v>
+      </c>
+      <c r="J134" t="str">
+        <v>-</v>
+      </c>
+      <c r="K134" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L134" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M134">
+        <v>3</v>
+      </c>
+      <c r="N134" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O134" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P134" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q134" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R134" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S134" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="str">
+        <v>O-RING SEAL 2-031Y1238-95-43095-031 COSL</v>
+      </c>
+      <c r="C135" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D135" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E135" t="str">
+        <v>090232037414</v>
+      </c>
+      <c r="F135" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G135" t="str">
+        <v>-</v>
+      </c>
+      <c r="H135" t="str">
+        <v>-</v>
+      </c>
+      <c r="I135" t="str">
+        <v>-</v>
+      </c>
+      <c r="J135" t="str">
+        <v>-</v>
+      </c>
+      <c r="K135" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L135" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M135">
+        <v>3</v>
+      </c>
+      <c r="N135" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O135" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P135" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q135" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R135" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S135" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="str">
+        <v>O-RING SEAL 2-032Y1238-95-43095-032 COSL</v>
+      </c>
+      <c r="C136" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D136" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E136" t="str">
+        <v>090232037413</v>
+      </c>
+      <c r="F136" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G136" t="str">
+        <v>-</v>
+      </c>
+      <c r="H136" t="str">
+        <v>-</v>
+      </c>
+      <c r="I136" t="str">
+        <v>-</v>
+      </c>
+      <c r="J136" t="str">
+        <v>-</v>
+      </c>
+      <c r="K136" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L136" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M136">
+        <v>3</v>
+      </c>
+      <c r="N136" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O136" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P136" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q136" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R136" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S136" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="str">
+        <v>O-RING SEAL 2-022Y1238-95-43095-022 COSL</v>
+      </c>
+      <c r="C137" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D137" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E137" t="str">
+        <v>090232037411</v>
+      </c>
+      <c r="F137" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G137" t="str">
+        <v>-</v>
+      </c>
+      <c r="H137" t="str">
+        <v>-</v>
+      </c>
+      <c r="I137" t="str">
+        <v>-</v>
+      </c>
+      <c r="J137" t="str">
+        <v>-</v>
+      </c>
+      <c r="K137" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L137" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M137">
+        <v>3</v>
+      </c>
+      <c r="N137" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O137" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P137" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q137" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R137" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S137" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="str">
+        <v>O-RING SEAL 2-024Y1238-95-43095-024 COSL</v>
+      </c>
+      <c r="C138" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D138" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E138" t="str">
+        <v>090232037410</v>
+      </c>
+      <c r="F138" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G138" t="str">
+        <v>-</v>
+      </c>
+      <c r="H138" t="str">
+        <v>-</v>
+      </c>
+      <c r="I138" t="str">
+        <v>-</v>
+      </c>
+      <c r="J138" t="str">
+        <v>-</v>
+      </c>
+      <c r="K138" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L138" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M138">
+        <v>3</v>
+      </c>
+      <c r="N138" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O138" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P138" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q138" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R138" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S138" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="str">
+        <v>O-RING SEAL 2-030Y1238-95 COSL</v>
+      </c>
+      <c r="C139" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D139" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E139" t="str">
+        <v>090232037427</v>
+      </c>
+      <c r="F139" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G139" t="str">
+        <v>-</v>
+      </c>
+      <c r="H139" t="str">
+        <v>-</v>
+      </c>
+      <c r="I139" t="str">
+        <v>-</v>
+      </c>
+      <c r="J139" t="str">
+        <v>-</v>
+      </c>
+      <c r="K139" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L139" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M139">
+        <v>3</v>
+      </c>
+      <c r="N139" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O139" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P139" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q139" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R139" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S139" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="str">
+        <v>CHECK VALVE;1/2INX10000PSI</v>
+      </c>
+      <c r="C140" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D140" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="E140" t="str">
+        <v>-</v>
+      </c>
+      <c r="F140" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="G140" t="str">
+        <v>-</v>
+      </c>
+      <c r="H140" t="str">
+        <v>-</v>
+      </c>
+      <c r="I140" t="str">
+        <v>1110115332</v>
+      </c>
+      <c r="J140" t="str">
+        <v>-</v>
+      </c>
+      <c r="K140" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L140" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M140">
+        <v>3</v>
+      </c>
+      <c r="N140" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O140" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P140" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q140" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R140" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S140" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="str">
+        <v>MOTHERBOARD ASROCK B250M HDV LGA 1151 GEN 6/7</v>
+      </c>
+      <c r="C141" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D141" t="str">
+        <v>RFR-01552/EWS/II/2026</v>
+      </c>
+      <c r="E141" t="str">
+        <v>060901002162</v>
+      </c>
+      <c r="F141" t="str">
+        <v>RFR-01552/EWS/II/2026</v>
+      </c>
+      <c r="G141" t="str">
+        <v>-</v>
+      </c>
+      <c r="H141" t="str">
+        <v>-</v>
+      </c>
+      <c r="I141" t="str">
+        <v>1110115491</v>
+      </c>
+      <c r="J141" t="str">
+        <v>-</v>
+      </c>
+      <c r="K141" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L141" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M141">
+        <v>3</v>
+      </c>
+      <c r="N141" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O141" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P141" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q141" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R141" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S141" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="str">
+        <v>FA16C0G2A473JRU06 -Capasitor Multilayer TDK 47nF</v>
+      </c>
+      <c r="C142" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D142" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E142" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F142" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G142" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H142" t="str">
+        <v>-</v>
+      </c>
+      <c r="I142" t="str">
+        <v>-</v>
+      </c>
+      <c r="J142" t="str">
+        <v>-</v>
+      </c>
+      <c r="K142" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L142" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M142">
+        <v>3</v>
+      </c>
+      <c r="N142" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O142" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P142" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q142" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R142" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S142" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" t="str">
+        <v>CABLE PROBE TESTER NAIL 20 A 1000 V</v>
+      </c>
+      <c r="C143" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D143" t="str">
+        <v>RFR-02312/EWS/II/2026</v>
+      </c>
+      <c r="E143" t="str">
+        <v>090109001967</v>
+      </c>
+      <c r="F143" t="str">
+        <v>RFR-02312/EWS/II/2026</v>
+      </c>
+      <c r="G143" t="str">
+        <v>-</v>
+      </c>
+      <c r="H143" t="str">
+        <v>-</v>
+      </c>
+      <c r="I143" t="str">
+        <v>-</v>
+      </c>
+      <c r="J143" t="str">
+        <v>-</v>
+      </c>
+      <c r="K143" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L143" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M143">
+        <v>3</v>
+      </c>
+      <c r="N143" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O143" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P143" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q143" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R143" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S143" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" t="str">
+        <v>GREASE;ANTISEIZE;LOCKTITE;LB8150</v>
+      </c>
+      <c r="C144" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D144" t="str">
+        <v>RFR-02312/EWS/II/2026</v>
+      </c>
+      <c r="E144" t="str">
+        <v>090227004048</v>
+      </c>
+      <c r="F144" t="str">
+        <v>RFR-02312/EWS/II/2026</v>
+      </c>
+      <c r="G144" t="str">
+        <v>BRENSON CITRA</v>
+      </c>
+      <c r="H144" t="str">
+        <v>-</v>
+      </c>
+      <c r="I144" t="str">
+        <v>-</v>
+      </c>
+      <c r="J144" t="str">
+        <v>-</v>
+      </c>
+      <c r="K144" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L144" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M144">
+        <v>3</v>
+      </c>
+      <c r="N144" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O144" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P144" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q144" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R144" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S144" t="str">
+        <v>Sudah di terima lab IE 5ea</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" t="str">
+        <v>O-RING SEAL 2-152Y1238-95-43095-152 COSL</v>
+      </c>
+      <c r="C145" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D145" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E145" t="str">
+        <v>090232037426</v>
+      </c>
+      <c r="F145" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G145" t="str">
+        <v>-</v>
+      </c>
+      <c r="H145" t="str">
+        <v>-</v>
+      </c>
+      <c r="I145" t="str">
+        <v>-</v>
+      </c>
+      <c r="J145" t="str">
+        <v>-</v>
+      </c>
+      <c r="K145" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L145" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M145">
+        <v>3</v>
+      </c>
+      <c r="N145" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O145" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P145" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q145" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R145" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S145" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="str">
+        <v>O-RING COMBINED SEAL DDM000067 SEPC COSL</v>
+      </c>
+      <c r="C146" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D146" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E146" t="str">
+        <v>090232037425</v>
+      </c>
+      <c r="F146" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G146" t="str">
+        <v>-</v>
+      </c>
+      <c r="H146" t="str">
+        <v>-</v>
+      </c>
+      <c r="I146" t="str">
+        <v>-</v>
+      </c>
+      <c r="J146" t="str">
+        <v>-</v>
+      </c>
+      <c r="K146" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L146" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M146">
+        <v>3</v>
+      </c>
+      <c r="N146" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O146" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P146" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q146" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R146" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S146" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="str">
+        <v>O-RING COMBINED RING DDM000057 SEPC COSL</v>
+      </c>
+      <c r="C147" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D147" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E147" t="str">
+        <v>090232037424</v>
+      </c>
+      <c r="F147" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G147" t="str">
+        <v>-</v>
+      </c>
+      <c r="H147" t="str">
+        <v>-</v>
+      </c>
+      <c r="I147" t="str">
+        <v>-</v>
+      </c>
+      <c r="J147" t="str">
+        <v>-</v>
+      </c>
+      <c r="K147" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L147" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M147">
+        <v>3</v>
+      </c>
+      <c r="N147" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O147" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P147" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q147" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R147" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S147" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="str">
+        <v>SEAL RING SEPC ROTARY TG310032O COSL</v>
+      </c>
+      <c r="C148" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D148" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E148" t="str">
+        <v>090229002477</v>
+      </c>
+      <c r="F148" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G148" t="str">
+        <v>-</v>
+      </c>
+      <c r="H148" t="str">
+        <v>-</v>
+      </c>
+      <c r="I148" t="str">
+        <v>-</v>
+      </c>
+      <c r="J148" t="str">
+        <v>-</v>
+      </c>
+      <c r="K148" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L148" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M148">
+        <v>3</v>
+      </c>
+      <c r="N148" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O148" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P148" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q148" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R148" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S148" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="str">
+        <v>T-RING SEPC ROD END RT0100400 COSL</v>
+      </c>
+      <c r="C149" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D149" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E149" t="str">
+        <v>090212000744</v>
+      </c>
+      <c r="F149" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G149" t="str">
+        <v>-</v>
+      </c>
+      <c r="H149" t="str">
+        <v>-</v>
+      </c>
+      <c r="I149" t="str">
+        <v>-</v>
+      </c>
+      <c r="J149" t="str">
+        <v>-</v>
+      </c>
+      <c r="K149" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L149" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M149">
+        <v>3</v>
+      </c>
+      <c r="N149" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O149" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P149" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q149" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R149" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S149" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="str">
+        <v>RING SCRAPER ROD END WE3000150-SEPC COSL</v>
+      </c>
+      <c r="C150" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D150" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E150" t="str">
+        <v>090212000743</v>
+      </c>
+      <c r="F150" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G150" t="str">
+        <v>-</v>
+      </c>
+      <c r="H150" t="str">
+        <v>-</v>
+      </c>
+      <c r="I150" t="str">
+        <v>-</v>
+      </c>
+      <c r="J150" t="str">
+        <v>-</v>
+      </c>
+      <c r="K150" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L150" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M150">
+        <v>3</v>
+      </c>
+      <c r="N150" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O150" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P150" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q150" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R150" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S150" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="str">
+        <v>SRING SCRAPER ROD END WE3000269-SEPC COSL</v>
+      </c>
+      <c r="C151" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D151" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E151" t="str">
+        <v>090212000739</v>
+      </c>
+      <c r="F151" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G151" t="str">
+        <v>-</v>
+      </c>
+      <c r="H151" t="str">
+        <v>-</v>
+      </c>
+      <c r="I151" t="str">
+        <v>-</v>
+      </c>
+      <c r="J151" t="str">
+        <v>-</v>
+      </c>
+      <c r="K151" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L151" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M151">
+        <v>3</v>
+      </c>
+      <c r="N151" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O151" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P151" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q151" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R151" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S151" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="str">
+        <v>RING SCRAPER ROD END WE3000400 SEPC COSL</v>
+      </c>
+      <c r="C152" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D152" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E152" t="str">
+        <v>090212000742</v>
+      </c>
+      <c r="F152" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G152" t="str">
+        <v>-</v>
+      </c>
+      <c r="H152" t="str">
+        <v>-</v>
+      </c>
+      <c r="I152" t="str">
+        <v>-</v>
+      </c>
+      <c r="J152" t="str">
+        <v>-</v>
+      </c>
+      <c r="K152" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L152" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M152">
+        <v>3</v>
+      </c>
+      <c r="N152" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O152" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P152" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q152" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R152" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S152" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="str">
+        <v>RING ROTARY ROD END RG4300150-SEPC COSL</v>
+      </c>
+      <c r="C153" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D153" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E153" t="str">
+        <v>090212000741</v>
+      </c>
+      <c r="F153" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G153" t="str">
+        <v>-</v>
+      </c>
+      <c r="H153" t="str">
+        <v>-</v>
+      </c>
+      <c r="I153" t="str">
+        <v>-</v>
+      </c>
+      <c r="J153" t="str">
+        <v>-</v>
+      </c>
+      <c r="K153" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L153" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M153">
+        <v>3</v>
+      </c>
+      <c r="N153" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O153" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P153" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q153" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R153" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S153" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" t="str">
+        <v>RING COVER ROD END RYA100127 SEPC COSL</v>
+      </c>
+      <c r="C154" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D154" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E154" t="str">
+        <v>090212000740</v>
+      </c>
+      <c r="F154" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G154" t="str">
+        <v>-</v>
+      </c>
+      <c r="H154" t="str">
+        <v>-</v>
+      </c>
+      <c r="I154" t="str">
+        <v>-</v>
+      </c>
+      <c r="J154" t="str">
+        <v>-</v>
+      </c>
+      <c r="K154" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L154" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M154">
+        <v>3</v>
+      </c>
+      <c r="N154" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O154" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P154" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q154" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R154" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S154" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" t="str">
+        <v>WEAR RING ROD END GR6900400 SEPC COSL</v>
+      </c>
+      <c r="C155" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D155" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E155" t="str">
+        <v>090212000749</v>
+      </c>
+      <c r="F155" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G155" t="str">
+        <v>-</v>
+      </c>
+      <c r="H155" t="str">
+        <v>-</v>
+      </c>
+      <c r="I155" t="str">
+        <v>-</v>
+      </c>
+      <c r="J155" t="str">
+        <v>-</v>
+      </c>
+      <c r="K155" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L155" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M155">
+        <v>3</v>
+      </c>
+      <c r="N155" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O155" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P155" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q155" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R155" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S155" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" t="str">
+        <v>Kunci L Set Bondhus HEXKEY HLX13 INCH KUNCI L 13PCS HEX KEY</v>
+      </c>
+      <c r="C156" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D156" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E156" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F156" t="str">
+        <v>-</v>
+      </c>
+      <c r="G156" t="str">
+        <v>-</v>
+      </c>
+      <c r="H156" t="str">
+        <v>-</v>
+      </c>
+      <c r="I156" t="str">
+        <v>-</v>
+      </c>
+      <c r="J156" t="str">
+        <v>-</v>
+      </c>
+      <c r="K156" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L156" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M156">
+        <v>3</v>
+      </c>
+      <c r="N156" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O156" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P156" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q156" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R156" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S156" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" t="str">
+        <v xml:space="preserve">AMS Tension Panel </v>
+      </c>
+      <c r="C157" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D157" t="str">
+        <v>RFR-01616/EWS/II/2026</v>
+      </c>
+      <c r="E157" t="str">
+        <v>-</v>
+      </c>
+      <c r="F157" t="str">
+        <v>RFR-01616/EWS/II/2026</v>
+      </c>
+      <c r="G157" t="str">
+        <v>-</v>
+      </c>
+      <c r="H157" t="str">
+        <v>-</v>
+      </c>
+      <c r="I157" t="str">
+        <v>1110115528</v>
+      </c>
+      <c r="J157" t="str">
+        <v>-</v>
+      </c>
+      <c r="K157" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L157" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M157">
+        <v>3</v>
+      </c>
+      <c r="N157" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O157" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P157" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q157" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R157" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S157" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" t="str">
+        <v>TEKIRO palu KONDE 8oz  ball pein hammer</v>
+      </c>
+      <c r="C158" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D158" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E158" t="str">
+        <v>-</v>
+      </c>
+      <c r="F158" t="str">
+        <v>-</v>
+      </c>
+      <c r="G158" t="str">
+        <v>-</v>
+      </c>
+      <c r="H158" t="str">
+        <v>-</v>
+      </c>
+      <c r="I158" t="str">
+        <v>-</v>
+      </c>
+      <c r="J158" t="str">
+        <v>-</v>
+      </c>
+      <c r="K158" t="str">
+        <v>memo_created</v>
+      </c>
+      <c r="L158" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M158">
+        <v>3</v>
+      </c>
+      <c r="N158" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O158" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P158" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q158" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R158" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S158" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" t="str">
+        <v>Lippro Paralel Pin Punch ukuran 3mmx150mm</v>
+      </c>
+      <c r="C159" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D159" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E159" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F159" t="str">
+        <v>-</v>
+      </c>
+      <c r="G159" t="str">
+        <v>-</v>
+      </c>
+      <c r="H159" t="str">
+        <v>-</v>
+      </c>
+      <c r="I159" t="str">
+        <v>-</v>
+      </c>
+      <c r="J159" t="str">
+        <v>-</v>
+      </c>
+      <c r="K159" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L159" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M159">
+        <v>3</v>
+      </c>
+      <c r="N159" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O159" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P159" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q159" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R159" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S159" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="str">
+        <v>Lippro Paralel Pin Punch ukuran 4mmx150mm</v>
+      </c>
+      <c r="C160" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D160" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E160" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F160" t="str">
+        <v>-</v>
+      </c>
+      <c r="G160" t="str">
+        <v>-</v>
+      </c>
+      <c r="H160" t="str">
+        <v>-</v>
+      </c>
+      <c r="I160" t="str">
+        <v>-</v>
+      </c>
+      <c r="J160" t="str">
+        <v>-</v>
+      </c>
+      <c r="K160" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L160" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M160">
+        <v>3</v>
+      </c>
+      <c r="N160" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O160" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P160" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q160" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R160" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S160" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" t="str">
+        <v>O-Ring</v>
+      </c>
+      <c r="C161" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D161" t="str">
+        <v>MEMO-004/TE/VII/2026</v>
+      </c>
+      <c r="E161" t="str">
+        <v>-</v>
+      </c>
+      <c r="F161" t="str">
+        <v>RFR-07763/EWS/VII/2026</v>
+      </c>
+      <c r="G161" t="str">
+        <v>-</v>
+      </c>
+      <c r="H161" t="str">
+        <v>-</v>
+      </c>
+      <c r="I161" t="str">
+        <v>-</v>
+      </c>
+      <c r="J161" t="str">
+        <v>-</v>
+      </c>
+      <c r="K161" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L161" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M161">
+        <v>10</v>
+      </c>
+      <c r="N161" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O161" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P161" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q161" t="str">
+        <v>2026-07-27 02:30:17</v>
+      </c>
+      <c r="R161" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S161" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="str">
+        <v>O-RIng</v>
+      </c>
+      <c r="C162" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D162" t="str">
+        <v>MEMO-004/TE/VII/2026</v>
+      </c>
+      <c r="E162" t="str">
+        <v>-</v>
+      </c>
+      <c r="F162" t="str">
+        <v>RFR-07763/EWS/VII/2026</v>
+      </c>
+      <c r="G162" t="str">
+        <v>-</v>
+      </c>
+      <c r="H162" t="str">
+        <v>-</v>
+      </c>
+      <c r="I162" t="str">
+        <v>-</v>
+      </c>
+      <c r="J162" t="str">
+        <v>-</v>
+      </c>
+      <c r="K162" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L162" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M162">
+        <v>10</v>
+      </c>
+      <c r="N162" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O162" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P162" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q162" t="str">
+        <v>2026-07-27 02:30:17</v>
+      </c>
+      <c r="R162" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S162" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" t="str">
+        <v>DSPAUX R5, PN 20190624-SDS</v>
+      </c>
+      <c r="C163" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D163" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="E163" t="str">
+        <v>060302013453</v>
+      </c>
+      <c r="F163" t="str">
+        <v>RFR-01378/EWS/II/2026</v>
+      </c>
+      <c r="G163" t="str">
+        <v>INSTRUSTEK</v>
+      </c>
+      <c r="H163" t="str">
+        <v>-</v>
+      </c>
+      <c r="I163" t="str">
+        <v>1110115332</v>
+      </c>
+      <c r="J163" t="str">
+        <v>-</v>
+      </c>
+      <c r="K163" t="str">
+        <v>gr_process</v>
+      </c>
+      <c r="L163" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M163">
+        <v>3</v>
+      </c>
+      <c r="N163" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O163" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P163" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q163" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R163" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S163" t="str">
+        <v>sudah diterima enzi 2EA barang ada di store status Stock</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" t="str">
+        <v>WALLMOUNT CON 8P MALE;ITT CANONL;KPT02E12-8P</v>
+      </c>
+      <c r="C164" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D164" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E164" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F164" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G164" t="str">
+        <v>-</v>
+      </c>
+      <c r="H164" t="str">
+        <v>-</v>
+      </c>
+      <c r="I164" t="str">
+        <v>-</v>
+      </c>
+      <c r="J164" t="str">
+        <v>-</v>
+      </c>
+      <c r="K164" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L164" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M164">
+        <v>2</v>
+      </c>
+      <c r="N164" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O164" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P164" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q164" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R164" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S164" t="str">
+        <v>Cari Vendor lagi</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" t="str">
+        <v>Connector Standar K 11S;FEMALE;PEI GENESIS; NK-L11-21C</v>
+      </c>
+      <c r="C165" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D165" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E165" t="str">
+        <v>060301079754</v>
+      </c>
+      <c r="F165" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G165" t="str">
+        <v>-</v>
+      </c>
+      <c r="H165" t="str">
+        <v>-</v>
+      </c>
+      <c r="I165" t="str">
+        <v>-</v>
+      </c>
+      <c r="J165" t="str">
+        <v>-</v>
+      </c>
+      <c r="K165" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L165" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M165">
+        <v>7</v>
+      </c>
+      <c r="N165" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O165" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P165" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q165" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R165" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S165" t="str">
+        <v>Mencari penawaran vendor lain, jika lama akan RFR ulang</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" t="str">
+        <v>Connector Plug 26S ;FEMALE; PEI GENESIS; 62GB-16F16-26SN</v>
+      </c>
+      <c r="C166" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D166" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E166" t="str">
+        <v>060301079754</v>
+      </c>
+      <c r="F166" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G166" t="str">
+        <v>-</v>
+      </c>
+      <c r="H166" t="str">
+        <v>-</v>
+      </c>
+      <c r="I166" t="str">
+        <v>-</v>
+      </c>
+      <c r="J166" t="str">
+        <v>-</v>
+      </c>
+      <c r="K166" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L166" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M166">
+        <v>7</v>
+      </c>
+      <c r="N166" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O166" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P166" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q166" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R166" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S166" t="str">
+        <v>Mencari penawaran vendor lain, jika lama akan RFR ulang</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" t="str">
+        <v>SSD:500GB;SANDISK ULTRA 3D</v>
+      </c>
+      <c r="C167" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D167" t="str">
+        <v>RFR-12463/EWS/XII/2025</v>
+      </c>
+      <c r="E167" t="str">
+        <v>060901005175</v>
+      </c>
+      <c r="F167" t="str">
+        <v>RFR-12463/EWS/XII/2025</v>
+      </c>
+      <c r="G167" t="str">
+        <v>-</v>
+      </c>
+      <c r="H167" t="str">
+        <v>-</v>
+      </c>
+      <c r="I167" t="str">
+        <v>-</v>
+      </c>
+      <c r="J167" t="str">
+        <v>4110146505</v>
+      </c>
+      <c r="K167" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L167" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M167">
+        <v>3</v>
+      </c>
+      <c r="N167" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O167" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P167" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q167" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R167" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S167" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" t="str">
+        <v>7 Position Circular Connector Plug;AMPHENOL;MS3106F16S-1P</v>
+      </c>
+      <c r="C168" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D168" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E168" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F168" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G168" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H168" t="str">
+        <v>-</v>
+      </c>
+      <c r="I168" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J168" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K168" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L168" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M168">
+        <v>7</v>
+      </c>
+      <c r="N168" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O168" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P168" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q168" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R168" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S168" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" t="str">
+        <v>5 Position Circular Connector Plug;AMPHENOL;MS3106F14S-5P</v>
+      </c>
+      <c r="C169" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D169" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E169" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F169" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G169" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H169" t="str">
+        <v>-</v>
+      </c>
+      <c r="I169" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J169" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K169" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L169" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M169">
+        <v>7</v>
+      </c>
+      <c r="N169" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O169" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P169" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q169" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R169" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S169" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" t="str">
+        <v>CONNECTOR FEMALE KPT02E14-12S AMPHENOL</v>
+      </c>
+      <c r="C170" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D170" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E170" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F170" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G170" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H170" t="str">
+        <v>-</v>
+      </c>
+      <c r="I170" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J170" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K170" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L170" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M170">
+        <v>7</v>
+      </c>
+      <c r="N170" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O170" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P170" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q170" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R170" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S170" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" t="str">
+        <v>CONN PLUG MALE;AMPHENOL;PT06A1210PSR</v>
+      </c>
+      <c r="C171" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D171" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="E171" t="str">
+        <v>060301079753</v>
+      </c>
+      <c r="F171" t="str">
+        <v>RFR-02763/EWS/III/2026</v>
+      </c>
+      <c r="G171" t="str">
+        <v>PT Griya Teknik Automasi Solusindo</v>
+      </c>
+      <c r="H171" t="str">
+        <v>-</v>
+      </c>
+      <c r="I171" t="str">
+        <v>1110116151</v>
+      </c>
+      <c r="J171" t="str">
+        <v>4110150237</v>
+      </c>
+      <c r="K171" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L171" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M171">
+        <v>7</v>
+      </c>
+      <c r="N171" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O171" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P171" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q171" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R171" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S171" t="str">
+        <v>sudah terbit PO</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" t="str">
+        <v>Obeng Panjang magnet kecil + dan -</v>
+      </c>
+      <c r="C172" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D172" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E172" t="str">
+        <v>090101000168</v>
+      </c>
+      <c r="F172" t="str">
+        <v>-</v>
+      </c>
+      <c r="G172" t="str">
+        <v>-</v>
+      </c>
+      <c r="H172" t="str">
+        <v>-</v>
+      </c>
+      <c r="I172" t="str">
+        <v>-</v>
+      </c>
+      <c r="J172" t="str">
+        <v>-</v>
+      </c>
+      <c r="K172" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L172" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M172">
+        <v>3</v>
+      </c>
+      <c r="N172" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O172" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P172" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q172" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R172" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S172" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" t="str">
+        <v>Solar Screw Pitch Gauge mall drat dan inchi milli-0.25-25 mm</v>
+      </c>
+      <c r="C173" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D173" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E173" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F173" t="str">
+        <v>-</v>
+      </c>
+      <c r="G173" t="str">
+        <v>-</v>
+      </c>
+      <c r="H173" t="str">
+        <v>-</v>
+      </c>
+      <c r="I173" t="str">
+        <v>-</v>
+      </c>
+      <c r="J173" t="str">
+        <v>-</v>
+      </c>
+      <c r="K173" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L173" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M173">
+        <v>3</v>
+      </c>
+      <c r="N173" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O173" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P173" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q173" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R173" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S173" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" t="str">
+        <v>Set Alat Kikir Mini 6PCS Kikir-GT-FS1847 5,5inch</v>
+      </c>
+      <c r="C174" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D174" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E174" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F174" t="str">
+        <v>-</v>
+      </c>
+      <c r="G174" t="str">
+        <v>-</v>
+      </c>
+      <c r="H174" t="str">
+        <v>-</v>
+      </c>
+      <c r="I174" t="str">
+        <v>-</v>
+      </c>
+      <c r="J174" t="str">
+        <v>-</v>
+      </c>
+      <c r="K174" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L174" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M174">
+        <v>3</v>
+      </c>
+      <c r="N174" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O174" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P174" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q174" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R174" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S174" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" t="str">
+        <v xml:space="preserve">Tekiro Obeng Getok 11 Pcs </v>
+      </c>
+      <c r="C175" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D175" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E175" t="str">
+        <v>RMN-00879/ELN/VI/2026</v>
+      </c>
+      <c r="F175" t="str">
+        <v>-</v>
+      </c>
+      <c r="G175" t="str">
+        <v>-</v>
+      </c>
+      <c r="H175" t="str">
+        <v>-</v>
+      </c>
+      <c r="I175" t="str">
+        <v>-</v>
+      </c>
+      <c r="J175" t="str">
+        <v>-</v>
+      </c>
+      <c r="K175" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L175" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M175">
+        <v>3</v>
+      </c>
+      <c r="N175" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O175" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P175" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q175" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R175" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S175" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" t="str">
+        <v>POWER PACK IFM DATA SPLIT UNIT P/N 6501052994</v>
+      </c>
+      <c r="C176" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D176" t="str">
+        <v>060705001081</v>
+      </c>
+      <c r="E176" t="str">
+        <v>060705001081</v>
+      </c>
+      <c r="F176" t="str">
+        <v>RFR-07254/EWS/VII/2026</v>
+      </c>
+      <c r="G176" t="str">
+        <v>-</v>
+      </c>
+      <c r="H176" t="str">
+        <v>-</v>
+      </c>
+      <c r="I176" t="str">
+        <v>-</v>
+      </c>
+      <c r="J176" t="str">
+        <v>-</v>
+      </c>
+      <c r="K176" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L176" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M176">
+        <v>5</v>
+      </c>
+      <c r="N176" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O176" t="str">
+        <v>-</v>
+      </c>
+      <c r="P176" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q176" t="str">
+        <v>2026-07-14 04:42:17</v>
+      </c>
+      <c r="R176" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S176" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" t="str">
+        <v xml:space="preserve">HYDRO CABIN IFM DATA SPLIT UNIT P/N 6501052995 </v>
+      </c>
+      <c r="C177" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D177" t="str">
+        <v>060705001082</v>
+      </c>
+      <c r="E177" t="str">
+        <v>060705001082</v>
+      </c>
+      <c r="F177" t="str">
+        <v>RFR-07254/EWS/VII/2026</v>
+      </c>
+      <c r="G177" t="str">
+        <v>-</v>
+      </c>
+      <c r="H177" t="str">
+        <v>-</v>
+      </c>
+      <c r="I177" t="str">
+        <v>-</v>
+      </c>
+      <c r="J177" t="str">
+        <v>-</v>
+      </c>
+      <c r="K177" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L177" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M177">
+        <v>5</v>
+      </c>
+      <c r="N177" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O177" t="str">
+        <v>-</v>
+      </c>
+      <c r="P177" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q177" t="str">
+        <v>2026-07-14 04:41:22</v>
+      </c>
+      <c r="R177" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S177" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" t="str">
+        <v>2.6A LOSS DIODE IN SOT- LTC4411ES5#TRPBF</v>
+      </c>
+      <c r="C178" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D178" t="str">
+        <v>RFR-07931/EWS/VIII/2025</v>
+      </c>
+      <c r="E178" t="str">
+        <v>060901001315</v>
+      </c>
+      <c r="F178" t="str">
+        <v>RFR-07931/EWS/VIII/2025</v>
+      </c>
+      <c r="G178" t="str">
+        <v>Krisan Mitra Global</v>
+      </c>
+      <c r="H178" t="str">
+        <v>-</v>
+      </c>
+      <c r="I178" t="str">
+        <v>-</v>
+      </c>
+      <c r="J178" t="str">
+        <v>4110142801</v>
+      </c>
+      <c r="K178" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L178" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M178">
+        <v>3</v>
+      </c>
+      <c r="N178" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O178" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P178" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q178" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R178" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S178" t="str">
+        <v>Sudah datang</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" t="str">
+        <v>Gate Drivers DMOS ;Transistor IC; Toshiba; TBD62003APG</v>
+      </c>
+      <c r="C179" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D179" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="E179" t="str">
+        <v>060302010827</v>
+      </c>
+      <c r="F179" t="str">
+        <v>RFR-03237/EWS/IV/2026</v>
+      </c>
+      <c r="G179" t="str">
+        <v>INPETRO GEMI</v>
+      </c>
+      <c r="H179" t="str">
+        <v>-</v>
+      </c>
+      <c r="I179" t="str">
+        <v>1110116600</v>
+      </c>
+      <c r="J179" t="str">
+        <v>-</v>
+      </c>
+      <c r="K179" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L179" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M179">
+        <v>3</v>
+      </c>
+      <c r="N179" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O179" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P179" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q179" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R179" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S179" t="str">
+        <v>sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" t="str">
+        <v>PROTECTIVE HARD CASE TACTICAL-KRISBOW-10178677</v>
+      </c>
+      <c r="C180" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D180" t="str">
+        <v>RFR-03361/EWS/IV/2026</v>
+      </c>
+      <c r="E180" t="str">
+        <v>120203003854</v>
+      </c>
+      <c r="F180" t="str">
+        <v>RFR-03361/EWS/IV/2026</v>
+      </c>
+      <c r="G180" t="str">
+        <v>BRENSON CITRA</v>
+      </c>
+      <c r="H180" t="str">
+        <v>-</v>
+      </c>
+      <c r="I180" t="str">
+        <v>-</v>
+      </c>
+      <c r="J180" t="str">
+        <v>-</v>
+      </c>
+      <c r="K180" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L180" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M180">
+        <v>3</v>
+      </c>
+      <c r="N180" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O180" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P180" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q180" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R180" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S180" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" t="str">
+        <v>PADLOCK MASTER KEYED;C/WCOVER;410-MK-BLU</v>
+      </c>
+      <c r="C181" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D181" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E181" t="str">
+        <v>080443018033</v>
+      </c>
+      <c r="F181" t="str">
+        <v>-</v>
+      </c>
+      <c r="G181" t="str">
+        <v>-</v>
+      </c>
+      <c r="H181" t="str">
+        <v>-</v>
+      </c>
+      <c r="I181" t="str">
+        <v>-</v>
+      </c>
+      <c r="J181" t="str">
+        <v>-</v>
+      </c>
+      <c r="K181" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L181" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M181">
+        <v>3</v>
+      </c>
+      <c r="N181" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O181" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P181" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q181" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R181" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S181" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" t="str">
+        <v>PADLOCK;IRON;30L;ATS</v>
+      </c>
+      <c r="C182" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D182" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E182" t="str">
+        <v>080443017039</v>
+      </c>
+      <c r="F182" t="str">
+        <v>-</v>
+      </c>
+      <c r="G182" t="str">
+        <v>-</v>
+      </c>
+      <c r="H182" t="str">
+        <v>-</v>
+      </c>
+      <c r="I182" t="str">
+        <v>-</v>
+      </c>
+      <c r="J182" t="str">
+        <v>-</v>
+      </c>
+      <c r="K182" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L182" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M182">
+        <v>3</v>
+      </c>
+      <c r="N182" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O182" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P182" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q182" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R182" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S182" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" t="str">
+        <v>SEPC Pump</v>
+      </c>
+      <c r="C183" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D183" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E183" t="str">
+        <v>-</v>
+      </c>
+      <c r="F183" t="str">
+        <v>-</v>
+      </c>
+      <c r="G183" t="str">
+        <v>-</v>
+      </c>
+      <c r="H183" t="str">
+        <v>-</v>
+      </c>
+      <c r="I183" t="str">
+        <v>-</v>
+      </c>
+      <c r="J183" t="str">
+        <v>-</v>
+      </c>
+      <c r="K183" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L183" t="str">
+        <v>low</v>
+      </c>
+      <c r="M183">
+        <v>30</v>
+      </c>
+      <c r="N183" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O183" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P183" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q183" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R183" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S183" t="str">
+        <v>Dibatalkan</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" t="str">
+        <v>SNAP RING, 1/2",8000-RET-001</v>
+      </c>
+      <c r="C184" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D184" t="str">
+        <v>RFR-03875/EWS/IV/2026</v>
+      </c>
+      <c r="E184" t="str">
+        <v>010834001190</v>
+      </c>
+      <c r="F184" t="str">
+        <v>RFR-03875/EWS/IV/2026</v>
+      </c>
+      <c r="G184" t="str">
+        <v>-</v>
+      </c>
+      <c r="H184" t="str">
+        <v>-</v>
+      </c>
+      <c r="I184" t="str">
+        <v>-</v>
+      </c>
+      <c r="J184" t="str">
+        <v>-</v>
+      </c>
+      <c r="K184" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L184" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M184">
+        <v>3</v>
+      </c>
+      <c r="N184" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O184" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P184" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q184" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R184" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S184" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" t="str">
+        <v>RUBBER BOOT WITH SOCKET</v>
+      </c>
+      <c r="C185" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D185" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E185" t="str">
+        <v>NOMAT BARU</v>
+      </c>
+      <c r="F185" t="str">
+        <v>-</v>
+      </c>
+      <c r="G185" t="str">
+        <v>Indahjaya Ekaperkasa,</v>
+      </c>
+      <c r="H185" t="str">
+        <v>-</v>
+      </c>
+      <c r="I185" t="str">
+        <v>-</v>
+      </c>
+      <c r="J185" t="str">
+        <v>-</v>
+      </c>
+      <c r="K185" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L185" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M185">
+        <v>3</v>
+      </c>
+      <c r="N185" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O185" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P185" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q185" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R185" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S185" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" t="str">
+        <v>RN55D1213FB14-Resistor Vishay RN55D 121k</v>
+      </c>
+      <c r="C186" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D186" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E186" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F186" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G186" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H186" t="str">
+        <v>-</v>
+      </c>
+      <c r="I186" t="str">
+        <v>-</v>
+      </c>
+      <c r="J186" t="str">
+        <v>-</v>
+      </c>
+      <c r="K186" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L186" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M186">
+        <v>3</v>
+      </c>
+      <c r="N186" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O186" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P186" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q186" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R186" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S186" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>186</v>
+      </c>
+      <c r="B187" t="str">
+        <v>SHOCK CUSHION CCL;1-11/16IN;0264-000-177</v>
+      </c>
+      <c r="C187" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D187" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="E187" t="str">
+        <v>011209004330</v>
+      </c>
+      <c r="F187" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="G187" t="str">
+        <v>Indahjaya Ekaperkasa,</v>
+      </c>
+      <c r="H187" t="str">
+        <v>-</v>
+      </c>
+      <c r="I187" t="str">
+        <v>-</v>
+      </c>
+      <c r="J187" t="str">
+        <v>-</v>
+      </c>
+      <c r="K187" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L187" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M187">
+        <v>3</v>
+      </c>
+      <c r="N187" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O187" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P187" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q187" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R187" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S187" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>187</v>
+      </c>
+      <c r="B188" t="str">
+        <v>TOP SHOCK MOUNT;1-11/16IN;0264-000-176</v>
+      </c>
+      <c r="C188" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D188" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="E188" t="str">
+        <v>011209004334</v>
+      </c>
+      <c r="F188" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="G188" t="str">
+        <v>Indahjaya Ekaperkasa,</v>
+      </c>
+      <c r="H188" t="str">
+        <v>-</v>
+      </c>
+      <c r="I188" t="str">
+        <v>-</v>
+      </c>
+      <c r="J188" t="str">
+        <v>-</v>
+      </c>
+      <c r="K188" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L188" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M188">
+        <v>3</v>
+      </c>
+      <c r="N188" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O188" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P188" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q188" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R188" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S188" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189" t="str">
+        <v>DIODE INSULATOR;1-11/16IN;0257-000-175</v>
+      </c>
+      <c r="C189" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D189" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="E189" t="str">
+        <v>011209004332</v>
+      </c>
+      <c r="F189" t="str">
+        <v>RFR-04401/EWS/IV/2026</v>
+      </c>
+      <c r="G189" t="str">
+        <v>Indahjaya Ekaperkasa,</v>
+      </c>
+      <c r="H189" t="str">
+        <v>-</v>
+      </c>
+      <c r="I189" t="str">
+        <v>-</v>
+      </c>
+      <c r="J189" t="str">
+        <v>-</v>
+      </c>
+      <c r="K189" t="str">
+        <v>vendor_search</v>
+      </c>
+      <c r="L189" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M189">
+        <v>3</v>
+      </c>
+      <c r="N189" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O189" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P189" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q189" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R189" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S189" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190" t="str">
+        <v>MS3106E-18-8S</v>
+      </c>
+      <c r="C190" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D190" t="str">
+        <v>MEMO-001/TE/VII/2026</v>
+      </c>
+      <c r="E190" t="str">
+        <v>RMN-01193/ELN/VII/2026</v>
+      </c>
+      <c r="F190" t="str">
+        <v>RFR-08128/EWS/VII/2026</v>
+      </c>
+      <c r="G190" t="str">
+        <v>BRENSON CITRA ABADI</v>
+      </c>
+      <c r="H190" t="str">
+        <v>-</v>
+      </c>
+      <c r="I190" t="str">
+        <v>-</v>
+      </c>
+      <c r="J190" t="str">
+        <v>-</v>
+      </c>
+      <c r="K190" t="str">
+        <v>pr_process</v>
+      </c>
+      <c r="L190" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M190">
+        <v>5</v>
+      </c>
+      <c r="N190" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O190" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P190" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q190" t="str">
+        <v>2026-07-26 13:44:01</v>
+      </c>
+      <c r="R190" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S190" t="str">
+        <v>Sedang pengajuan nomer material</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191" t="str">
+        <v>MICROSCOPE 10.1 IN AD249S-M ANDONSTAR</v>
+      </c>
+      <c r="C191" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D191" t="str">
+        <v>RFR-03186/EWS/IV/2025</v>
+      </c>
+      <c r="E191" t="str">
+        <v>100524016009</v>
+      </c>
+      <c r="F191" t="str">
+        <v>RFR-03186/EWS/IV/2025</v>
+      </c>
+      <c r="G191" t="str">
+        <v>Instrutek Solusind</v>
+      </c>
+      <c r="H191" t="str">
+        <v>-</v>
+      </c>
+      <c r="I191" t="str">
+        <v>-</v>
+      </c>
+      <c r="J191" t="str">
+        <v>-</v>
+      </c>
+      <c r="K191" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L191" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M191">
+        <v>3</v>
+      </c>
+      <c r="N191" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O191" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P191" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q191" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R191" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S191" t="str">
+        <v>Sudah di terima lab</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192" t="str">
+        <v>BATERAI UPS 12V 9AH YUASA NPA9-12 DRY</v>
+      </c>
+      <c r="C192" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D192" t="str">
+        <v>RFR-03186/EWS/IV/2025</v>
+      </c>
+      <c r="E192" t="str">
+        <v>100524016009</v>
+      </c>
+      <c r="F192" t="str">
+        <v>RFR-03186/EWS/IV/2025</v>
+      </c>
+      <c r="G192" t="str">
+        <v>Instrutek Solusind</v>
+      </c>
+      <c r="H192" t="str">
+        <v>-</v>
+      </c>
+      <c r="I192" t="str">
+        <v>-</v>
+      </c>
+      <c r="J192" t="str">
+        <v>-</v>
+      </c>
+      <c r="K192" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L192" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M192">
+        <v>3</v>
+      </c>
+      <c r="N192" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O192" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P192" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q192" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R192" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S192" t="str">
+        <v>Sudah di terima lab</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>192</v>
+      </c>
+      <c r="B193" t="str">
+        <v>Toggle Switches C&amp;K DPDT with Lever Lock-7201K12ZQE2</v>
+      </c>
+      <c r="C193" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D193" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="E193" t="str">
+        <v>060301001270</v>
+      </c>
+      <c r="F193" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="G193" t="str">
+        <v>INSTRUTEK SOLUS</v>
+      </c>
+      <c r="H193" t="str">
+        <v>-</v>
+      </c>
+      <c r="I193" t="str">
+        <v>-</v>
+      </c>
+      <c r="J193" t="str">
+        <v>-</v>
+      </c>
+      <c r="K193" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L193" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M193">
+        <v>3</v>
+      </c>
+      <c r="N193" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O193" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P193" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q193" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R193" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S193" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194" t="str">
+        <v>SWITCH PB EAO SPST-NO Actuator Only 0.1A 42V-51-455.036</v>
+      </c>
+      <c r="C194" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D194" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="E194" t="str">
+        <v>060301001270</v>
+      </c>
+      <c r="F194" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="G194" t="str">
+        <v>INSTRUTEK SOLUS</v>
+      </c>
+      <c r="H194" t="str">
+        <v>-</v>
+      </c>
+      <c r="I194" t="str">
+        <v>-</v>
+      </c>
+      <c r="J194" t="str">
+        <v>-</v>
+      </c>
+      <c r="K194" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L194" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M194">
+        <v>3</v>
+      </c>
+      <c r="N194" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O194" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P194" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q194" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R194" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S194" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>194</v>
+      </c>
+      <c r="B195" t="str">
+        <v>SWITCH PB EAO SPST-NO Lamp RED 24V Only -10-2J12.1062</v>
+      </c>
+      <c r="C195" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D195" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="E195" t="str">
+        <v>060301001270</v>
+      </c>
+      <c r="F195" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="G195" t="str">
+        <v>INSTRUTEK SOLUS</v>
+      </c>
+      <c r="H195" t="str">
+        <v>-</v>
+      </c>
+      <c r="I195" t="str">
+        <v>-</v>
+      </c>
+      <c r="J195" t="str">
+        <v>-</v>
+      </c>
+      <c r="K195" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L195" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M195">
+        <v>3</v>
+      </c>
+      <c r="N195" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O195" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P195" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q195" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R195" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S195" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196" t="str">
+        <v>SWITCH PB EAO SPST-NO Lens RED Only- 51-953.2</v>
+      </c>
+      <c r="C196" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D196" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="E196" t="str">
+        <v>060301001270</v>
+      </c>
+      <c r="F196" t="str">
+        <v>RFR-03599/EWS/IV/2025</v>
+      </c>
+      <c r="G196" t="str">
+        <v>INSTRUTEK SOLUS</v>
+      </c>
+      <c r="H196" t="str">
+        <v>-</v>
+      </c>
+      <c r="I196" t="str">
+        <v>-</v>
+      </c>
+      <c r="J196" t="str">
+        <v>-</v>
+      </c>
+      <c r="K196" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L196" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M196">
+        <v>3</v>
+      </c>
+      <c r="N196" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O196" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P196" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q196" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R196" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S196" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197" t="str">
+        <v>RN55D1542FB14- Resistor Vishay RN55D 15.4k</v>
+      </c>
+      <c r="C197" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D197" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E197" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F197" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G197" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H197" t="str">
+        <v>-</v>
+      </c>
+      <c r="I197" t="str">
+        <v>-</v>
+      </c>
+      <c r="J197" t="str">
+        <v>-</v>
+      </c>
+      <c r="K197" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L197" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M197">
+        <v>3</v>
+      </c>
+      <c r="N197" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O197" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P197" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q197" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R197" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S197" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198" t="str">
+        <v>RN55D4530FRE6-Resistor Vishay RN55D 453ohm</v>
+      </c>
+      <c r="C198" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D198" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E198" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F198" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G198" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H198" t="str">
+        <v>-</v>
+      </c>
+      <c r="I198" t="str">
+        <v>-</v>
+      </c>
+      <c r="J198" t="str">
+        <v>-</v>
+      </c>
+      <c r="K198" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L198" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M198">
+        <v>3</v>
+      </c>
+      <c r="N198" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O198" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P198" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q198" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R198" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S198" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199" t="str">
+        <v>RN55D1001FB14 -Resistor Vishay RN55D 1k</v>
+      </c>
+      <c r="C199" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D199" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E199" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F199" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G199" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H199" t="str">
+        <v>-</v>
+      </c>
+      <c r="I199" t="str">
+        <v>-</v>
+      </c>
+      <c r="J199" t="str">
+        <v>-</v>
+      </c>
+      <c r="K199" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L199" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M199">
+        <v>3</v>
+      </c>
+      <c r="N199" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O199" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P199" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q199" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R199" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S199" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>199</v>
+      </c>
+      <c r="B200" t="str">
+        <v>RN55D3001FB14 -Resistor Vishay RN55D 3k</v>
+      </c>
+      <c r="C200" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D200" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E200" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F200" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G200" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H200" t="str">
+        <v>-</v>
+      </c>
+      <c r="I200" t="str">
+        <v>-</v>
+      </c>
+      <c r="J200" t="str">
+        <v>-</v>
+      </c>
+      <c r="K200" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L200" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M200">
+        <v>3</v>
+      </c>
+      <c r="N200" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O200" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P200" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q200" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R200" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S200" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201" t="str">
+        <v>3296W-1-103ALF- Trimmer Resistors Bourns 10k</v>
+      </c>
+      <c r="C201" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D201" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E201" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F201" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G201" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H201" t="str">
+        <v>-</v>
+      </c>
+      <c r="I201" t="str">
+        <v>-</v>
+      </c>
+      <c r="J201" t="str">
+        <v>-</v>
+      </c>
+      <c r="K201" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L201" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M201">
+        <v>3</v>
+      </c>
+      <c r="N201" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O201" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P201" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q201" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R201" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S201" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202" t="str">
+        <v>FG14X7R1H105KRT06 -Capasitor Multilayer TDK 1uF</v>
+      </c>
+      <c r="C202" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D202" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="E202" t="str">
+        <v>060737002243</v>
+      </c>
+      <c r="F202" t="str">
+        <v>RFR-03086/EWS/IV/2025</v>
+      </c>
+      <c r="G202" t="str">
+        <v>Erbe Enersys Asia</v>
+      </c>
+      <c r="H202" t="str">
+        <v>-</v>
+      </c>
+      <c r="I202" t="str">
+        <v>-</v>
+      </c>
+      <c r="J202" t="str">
+        <v>-</v>
+      </c>
+      <c r="K202" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L202" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M202">
+        <v>3</v>
+      </c>
+      <c r="N202" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O202" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P202" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q202" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R202" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S202" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>202</v>
+      </c>
+      <c r="B203" t="str">
+        <v>BLOCK FEED-THRU 28-PIN RADIAL-F195070000</v>
+      </c>
+      <c r="C203" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D203" t="str">
+        <v>RFR-06189/EWS/VII/2025</v>
+      </c>
+      <c r="E203" t="str">
+        <v>-</v>
+      </c>
+      <c r="F203" t="str">
+        <v>-</v>
+      </c>
+      <c r="G203" t="str">
+        <v>-</v>
+      </c>
+      <c r="H203" t="str">
+        <v>-</v>
+      </c>
+      <c r="I203" t="str">
+        <v>-</v>
+      </c>
+      <c r="J203" t="str">
+        <v>-</v>
+      </c>
+      <c r="K203" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L203" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M203">
+        <v>3</v>
+      </c>
+      <c r="N203" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O203" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P203" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q203" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R203" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S203" t="str">
+        <v>cancel sama dengan RFR-09365/EWS/IX/2025</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204" t="str">
+        <v xml:space="preserve">BEARING, SPHERE-ROL 65MM ID 40986 - </v>
+      </c>
+      <c r="C204" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D204" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E204" t="str">
+        <v>-</v>
+      </c>
+      <c r="F204" t="str">
+        <v>-</v>
+      </c>
+      <c r="G204" t="str">
+        <v>-</v>
+      </c>
+      <c r="H204" t="str">
+        <v>-</v>
+      </c>
+      <c r="I204" t="str">
+        <v>-</v>
+      </c>
+      <c r="J204" t="str">
+        <v>-</v>
+      </c>
+      <c r="K204" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L204" t="str">
+        <v>high</v>
+      </c>
+      <c r="M204">
+        <v>3</v>
+      </c>
+      <c r="N204" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O204" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P204" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q204" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R204" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S204" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205" t="str">
+        <v xml:space="preserve">WHEEL, ASSY TENS 5.33FT PLAS, P/N: 50546 - </v>
+      </c>
+      <c r="C205" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D205" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E205" t="str">
+        <v>-</v>
+      </c>
+      <c r="F205" t="str">
+        <v>-</v>
+      </c>
+      <c r="G205" t="str">
+        <v>-</v>
+      </c>
+      <c r="H205" t="str">
+        <v>-</v>
+      </c>
+      <c r="I205" t="str">
+        <v>-</v>
+      </c>
+      <c r="J205" t="str">
+        <v>-</v>
+      </c>
+      <c r="K205" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L205" t="str">
+        <v>high</v>
+      </c>
+      <c r="M205">
+        <v>3</v>
+      </c>
+      <c r="N205" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O205" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P205" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q205" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R205" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S205" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>205</v>
+      </c>
+      <c r="B206" t="str">
+        <v>AXLE, ASSY LOAD 2MV/V 1-1/2 Z2 AMSLA253A -</v>
+      </c>
+      <c r="C206" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D206" t="str">
+        <v>RFR-01647/EWS/II/2025</v>
+      </c>
+      <c r="E206" t="str">
+        <v>-</v>
+      </c>
+      <c r="F206" t="str">
+        <v>-</v>
+      </c>
+      <c r="G206" t="str">
+        <v>-</v>
+      </c>
+      <c r="H206" t="str">
+        <v>-</v>
+      </c>
+      <c r="I206" t="str">
+        <v>-</v>
+      </c>
+      <c r="J206" t="str">
+        <v>-</v>
+      </c>
+      <c r="K206" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L206" t="str">
+        <v>high</v>
+      </c>
+      <c r="M206">
+        <v>3</v>
+      </c>
+      <c r="N206" t="str">
+        <v>Ya</v>
+      </c>
+      <c r="O206" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P206" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q206" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R206" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S206" t="str">
+        <v>Confirm cancel dikarenakan project PHM tidak dilanjutkan</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>206</v>
+      </c>
+      <c r="B207" t="str">
+        <v>ULTRALINK TELEMETRY MODULE -P/N :ULM004</v>
+      </c>
+      <c r="C207" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D207" t="str">
+        <v>RFR-07405/EWS/VIII/2025</v>
+      </c>
+      <c r="E207" t="str">
+        <v>060705001050</v>
+      </c>
+      <c r="F207" t="str">
+        <v>RFR-07405/EWS/VIII/2025</v>
+      </c>
+      <c r="G207" t="str">
+        <v>Sondex Wireline</v>
+      </c>
+      <c r="H207" t="str">
+        <v>-</v>
+      </c>
+      <c r="I207" t="str">
+        <v>-</v>
+      </c>
+      <c r="J207" t="str">
+        <v>-</v>
+      </c>
+      <c r="K207" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L207" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M207">
+        <v>3</v>
+      </c>
+      <c r="N207" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O207" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P207" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q207" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R207" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S207" t="str">
+        <v>Sudah datang dan 1ea ke Sumatra</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208" t="str">
+        <v>ULM004 STIP INSTALLATION KIT-P/N# 421210</v>
+      </c>
+      <c r="C208" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D208" t="str">
+        <v>RFR-07405/EWS/VIII/2025</v>
+      </c>
+      <c r="E208" t="str">
+        <v>060705001050</v>
+      </c>
+      <c r="F208" t="str">
+        <v>RFR-07405/EWS/VIII/2025</v>
+      </c>
+      <c r="G208" t="str">
+        <v>Sondex Wireline</v>
+      </c>
+      <c r="H208" t="str">
+        <v>-</v>
+      </c>
+      <c r="I208" t="str">
+        <v>-</v>
+      </c>
+      <c r="J208" t="str">
+        <v>-</v>
+      </c>
+      <c r="K208" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L208" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M208">
+        <v>3</v>
+      </c>
+      <c r="N208" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O208" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P208" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q208" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R208" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S208" t="str">
+        <v>Sudah datang dan 1ea ke Sumatra</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>208</v>
+      </c>
+      <c r="B209" t="str">
+        <v>MLCC CAPACITOR- 33UF- FG16X5R1E336MRT06</v>
+      </c>
+      <c r="C209" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D209" t="str">
+        <v>RFR-08146/EWS/VIII/2025</v>
+      </c>
+      <c r="E209" t="str">
+        <v>060736002437</v>
+      </c>
+      <c r="F209" t="str">
+        <v>RFR-08146/EWS/VIII/2025</v>
+      </c>
+      <c r="G209" t="str">
+        <v>JENTERA DINAMIKA ANDAL</v>
+      </c>
+      <c r="H209" t="str">
+        <v>-</v>
+      </c>
+      <c r="I209" t="str">
+        <v>-</v>
+      </c>
+      <c r="J209" t="str">
+        <v>-</v>
+      </c>
+      <c r="K209" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L209" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M209">
+        <v>3</v>
+      </c>
+      <c r="N209" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O209" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P209" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q209" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R209" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S209" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>209</v>
+      </c>
+      <c r="B210" t="str">
+        <v>POWER BOARD P/N DF22-1416SCF HIROSE</v>
+      </c>
+      <c r="C210" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D210" t="str">
+        <v>RFR-07931/EWS/VIII/2025</v>
+      </c>
+      <c r="E210" t="str">
+        <v>060901001315</v>
+      </c>
+      <c r="F210" t="str">
+        <v>RFR-07931/EWS/VIII/2025</v>
+      </c>
+      <c r="G210" t="str">
+        <v>Krisan Mitra Global</v>
+      </c>
+      <c r="H210" t="str">
+        <v>-</v>
+      </c>
+      <c r="I210" t="str">
+        <v>-</v>
+      </c>
+      <c r="J210" t="str">
+        <v>4110142801</v>
+      </c>
+      <c r="K210" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L210" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M210">
+        <v>3</v>
+      </c>
+      <c r="N210" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O210" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P210" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q210" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R210" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S210" t="str">
+        <v>Sudah datang</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211" t="str">
+        <v>CABLE, SCREEN LIYCY-JZ 7 X 0.5 MM</v>
+      </c>
+      <c r="C211" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D211" t="str">
+        <v>RFR-06527/EWS/VII/2025</v>
+      </c>
+      <c r="E211" t="str">
+        <v>060901006121</v>
+      </c>
+      <c r="F211" t="str">
+        <v>RFR-06527/EWS/VII/2025</v>
+      </c>
+      <c r="G211" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H211" t="str">
+        <v>-</v>
+      </c>
+      <c r="I211" t="str">
+        <v>-</v>
+      </c>
+      <c r="J211" t="str">
+        <v>-</v>
+      </c>
+      <c r="K211" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L211" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M211">
+        <v>3</v>
+      </c>
+      <c r="N211" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O211" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P211" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q211" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R211" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S211" t="str">
+        <v>Sudah diterima lab ie</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>211</v>
+      </c>
+      <c r="B212" t="str">
+        <v>Intel Core i7 9700F - Processor Gen 9 LGA 1151 TRAY</v>
+      </c>
+      <c r="C212" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D212" t="str">
+        <v>RFR-06527/EWS/VII/2025</v>
+      </c>
+      <c r="E212" t="str">
+        <v>060901006121</v>
+      </c>
+      <c r="F212" t="str">
+        <v>RFR-06527/EWS/VII/2025</v>
+      </c>
+      <c r="G212" t="str">
+        <v>KRISAN MITRA GLOBAL</v>
+      </c>
+      <c r="H212" t="str">
+        <v>-</v>
+      </c>
+      <c r="I212" t="str">
+        <v>-</v>
+      </c>
+      <c r="J212" t="str">
+        <v>-</v>
+      </c>
+      <c r="K212" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L212" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M212">
+        <v>3</v>
+      </c>
+      <c r="N212" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O212" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P212" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q212" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R212" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S212" t="str">
+        <v>Sudah diterima lab ie</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213" t="str">
+        <v xml:space="preserve">CBL02_R14A 5312007-SDS CBL02 Board </v>
+      </c>
+      <c r="C213" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D213" t="str">
+        <v>RFR-07310/EWS/VIII/2025</v>
+      </c>
+      <c r="E213" t="str">
+        <v>060302013192</v>
+      </c>
+      <c r="F213" t="str">
+        <v>RFR-07310/EWS/VIII/2025</v>
+      </c>
+      <c r="G213" t="str">
+        <v>Instrutek Solusind</v>
+      </c>
+      <c r="H213" t="str">
+        <v>-</v>
+      </c>
+      <c r="I213" t="str">
+        <v>-</v>
+      </c>
+      <c r="J213" t="str">
+        <v>-</v>
+      </c>
+      <c r="K213" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L213" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M213">
+        <v>3</v>
+      </c>
+      <c r="N213" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O213" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P213" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q213" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R213" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S213" t="str">
+        <v>Sudah di terima</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>213</v>
+      </c>
+      <c r="B214" t="str">
+        <v xml:space="preserve">SDS USB Hub board PN 04222002 </v>
+      </c>
+      <c r="C214" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D214" t="str">
+        <v>RFR-07310/EWS/VIII/2025</v>
+      </c>
+      <c r="E214" t="str">
+        <v>060302013192</v>
+      </c>
+      <c r="F214" t="str">
+        <v>RFR-07310/EWS/VIII/2025</v>
+      </c>
+      <c r="G214" t="str">
+        <v>Instrutek Solusind</v>
+      </c>
+      <c r="H214" t="str">
+        <v>-</v>
+      </c>
+      <c r="I214" t="str">
+        <v>-</v>
+      </c>
+      <c r="J214" t="str">
+        <v>-</v>
+      </c>
+      <c r="K214" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L214" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M214">
+        <v>3</v>
+      </c>
+      <c r="N214" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O214" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P214" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q214" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R214" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S214" t="str">
+        <v>Sudah di terima</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215" t="str">
+        <v>CONNECTOR 4 WAY DF22-4S-7.92C(28) HIROSE</v>
+      </c>
+      <c r="C215" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D215" t="str">
+        <v>RFR-05110/EWS/VI/2025</v>
+      </c>
+      <c r="E215" t="str">
+        <v>060712001517</v>
+      </c>
+      <c r="F215" t="str">
+        <v>RFR-05110/EWS/VI/2025</v>
+      </c>
+      <c r="G215" t="str">
+        <v>INSTRUTEK</v>
+      </c>
+      <c r="H215" t="str">
+        <v>-</v>
+      </c>
+      <c r="I215" t="str">
+        <v>-</v>
+      </c>
+      <c r="J215" t="str">
+        <v>-</v>
+      </c>
+      <c r="K215" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L215" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M215">
+        <v>3</v>
+      </c>
+      <c r="N215" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O215" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P215" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q215" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R215" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S215" t="str">
+        <v>Sudah diterima lab IE</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216" t="str">
+        <v>CONNECTOR S/N FGG.1B.302.CLAD52Z_S LEMO</v>
+      </c>
+      <c r="C216" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D216" t="str">
+        <v>RFR-05110/EWS/VI/2025</v>
+      </c>
+      <c r="E216" t="str">
+        <v>060712001517</v>
+      </c>
+      <c r="F216" t="str">
+        <v>RFR-05110/EWS/VI/2025</v>
+      </c>
+      <c r="G216" t="str">
+        <v>INSTRUTEK</v>
+      </c>
+      <c r="H216" t="str">
+        <v>-</v>
+      </c>
+      <c r="I216" t="str">
+        <v>-</v>
+      </c>
+      <c r="J216" t="str">
+        <v>-</v>
+      </c>
+      <c r="K216" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L216" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M216">
+        <v>3</v>
+      </c>
+      <c r="N216" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O216" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P216" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q216" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R216" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S216" t="str">
+        <v>Sudah diterima lab IE</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" t="str">
+        <v>DISPLAY 7IN800X480 NHD-7.0-800480EF-ASXV</v>
+      </c>
+      <c r="C217" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D217" t="str">
+        <v>RFR-06038/EWS/VI/2025</v>
+      </c>
+      <c r="E217" t="str">
+        <v>060901009169</v>
+      </c>
+      <c r="F217" t="str">
+        <v>RFR-06038/EWS/VI/2025</v>
+      </c>
+      <c r="G217" t="str">
+        <v>ARASH SHANKARA</v>
+      </c>
+      <c r="H217" t="str">
+        <v>-</v>
+      </c>
+      <c r="I217" t="str">
+        <v>-</v>
+      </c>
+      <c r="J217" t="str">
+        <v>-</v>
+      </c>
+      <c r="K217" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L217" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M217">
+        <v>3</v>
+      </c>
+      <c r="N217" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O217" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P217" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q217" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R217" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S217" t="str">
+        <v>Sudah diterima lab IE</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218" t="str">
+        <v>POWER SUPPLY 12V IN 5V 10A OUT C&amp;D EAR99</v>
+      </c>
+      <c r="C218" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D218" t="str">
+        <v>RFR-06038/EWS/VI/2025</v>
+      </c>
+      <c r="E218" t="str">
+        <v>060107003580</v>
+      </c>
+      <c r="F218" t="str">
+        <v>RFR-06038/EWS/VI/2025</v>
+      </c>
+      <c r="G218" t="str">
+        <v>ARASH SHANKARA</v>
+      </c>
+      <c r="H218" t="str">
+        <v>-</v>
+      </c>
+      <c r="I218" t="str">
+        <v>-</v>
+      </c>
+      <c r="J218" t="str">
+        <v>-</v>
+      </c>
+      <c r="K218" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L218" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M218">
+        <v>3</v>
+      </c>
+      <c r="N218" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O218" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P218" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q218" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R218" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S218" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="str">
+        <v>BLOCK FEED-THRU 28-PIN RADIAL-F195070000</v>
+      </c>
+      <c r="C219" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D219" t="str">
+        <v>RFR-09365/EWS/IX/2025</v>
+      </c>
+      <c r="E219" t="str">
+        <v>070238003594</v>
+      </c>
+      <c r="F219" t="str">
+        <v>RFR-09365/EWS/IX/2025</v>
+      </c>
+      <c r="G219" t="str">
+        <v>Baker Hughes</v>
+      </c>
+      <c r="H219" t="str">
+        <v>-</v>
+      </c>
+      <c r="I219" t="str">
+        <v>-</v>
+      </c>
+      <c r="J219" t="str">
+        <v>4110144870</v>
+      </c>
+      <c r="K219" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L219" t="str">
+        <v>high</v>
+      </c>
+      <c r="M219">
+        <v>3</v>
+      </c>
+      <c r="N219" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O219" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P219" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q219" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R219" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S219" t="str">
+        <v>Tolong diupdate Perihal Item ini karena sudah lama PO</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="str">
+        <v>IC VOLTAGE REF ADR4525BRZ ANALOG DEVICES</v>
+      </c>
+      <c r="C220" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D220" t="str">
         <v>RFR-01562/EWS/II/2026</v>
       </c>
-      <c r="F52" t="str">
-[...5 lines deleted...]
-      <c r="H52" t="str">
+      <c r="E220" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F220" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G220" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H220" t="str">
+        <v>-</v>
+      </c>
+      <c r="I220" t="str">
         <v>1110115490</v>
       </c>
-      <c r="I52" t="str">
-[...34 lines deleted...]
-      <c r="B53" t="str">
+      <c r="J220" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K220" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L220" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M220">
+        <v>20</v>
+      </c>
+      <c r="N220" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O220" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P220" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q220" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R220" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S220" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="str">
+        <v>BLOCK FEED-THRU 28-PIN RADIAL-F195070000</v>
+      </c>
+      <c r="C221" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D221" t="str">
+        <v>RFR-08435/EWS/IX/2025</v>
+      </c>
+      <c r="E221" t="str">
+        <v>-</v>
+      </c>
+      <c r="F221" t="str">
+        <v>-</v>
+      </c>
+      <c r="G221" t="str">
+        <v>-</v>
+      </c>
+      <c r="H221" t="str">
+        <v>-</v>
+      </c>
+      <c r="I221" t="str">
+        <v>-</v>
+      </c>
+      <c r="J221" t="str">
+        <v>-</v>
+      </c>
+      <c r="K221" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L221" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M221">
+        <v>2</v>
+      </c>
+      <c r="N221" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O221" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P221" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q221" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R221" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S221" t="str">
+        <v>double dengan RFR-09365/EWS/IX/2025</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" t="str">
+        <v>TEMPERATURE SENSOR-PT100,43MM-A1059899</v>
+      </c>
+      <c r="C222" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D222" t="str">
+        <v>RFR-08673/EWS/IX/2025</v>
+      </c>
+      <c r="E222" t="str">
+        <v>060302001078</v>
+      </c>
+      <c r="F222" t="str">
+        <v>RFR-08673/EWS/IX/2025</v>
+      </c>
+      <c r="G222" t="str">
+        <v>Nov Cap</v>
+      </c>
+      <c r="H222" t="str">
+        <v>-</v>
+      </c>
+      <c r="I222" t="str">
+        <v>-</v>
+      </c>
+      <c r="J222" t="str">
+        <v>-</v>
+      </c>
+      <c r="K222" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L222" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M222">
+        <v>3</v>
+      </c>
+      <c r="N222" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O222" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P222" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q222" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R222" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S222" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" t="str">
+        <v>MLCC CAPACITOR 47UF -RDEC71E476MWK1H03B</v>
+      </c>
+      <c r="C223" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D223" t="str">
+        <v>RFR-08146/EWS/VIII/2025</v>
+      </c>
+      <c r="E223" t="str">
+        <v>060736002437</v>
+      </c>
+      <c r="F223" t="str">
+        <v>RFR-08146/EWS/VIII/2025</v>
+      </c>
+      <c r="G223" t="str">
+        <v>JENTERA DINAMIKA ANDAL</v>
+      </c>
+      <c r="H223" t="str">
+        <v>-</v>
+      </c>
+      <c r="I223" t="str">
+        <v>-</v>
+      </c>
+      <c r="J223" t="str">
+        <v>-</v>
+      </c>
+      <c r="K223" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L223" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M223">
+        <v>3</v>
+      </c>
+      <c r="N223" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O223" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P223" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q223" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R223" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S223" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="224" xml:space="preserve">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" t="str" xml:space="preserve">
+        <v xml:space="preserve">	
+TVS DIODE 5.5V; Nexperia; PRTR5V0U2X</v>
+      </c>
+      <c r="C224" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D224" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="E224" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F224" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G224" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H224" t="str">
+        <v>-</v>
+      </c>
+      <c r="I224" t="str">
+        <v>1110115490</v>
+      </c>
+      <c r="J224" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K224" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L224" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M224">
+        <v>20</v>
+      </c>
+      <c r="N224" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O224" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P224" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q224" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R224" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S224" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" t="str">
+        <v>SWITCH IC USB 2 PORT FSUSB42MUX ONSEMI</v>
+      </c>
+      <c r="C225" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D225" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="E225" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F225" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G225" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H225" t="str">
+        <v>-</v>
+      </c>
+      <c r="I225" t="str">
+        <v>1110115490</v>
+      </c>
+      <c r="J225" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K225" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L225" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M225">
+        <v>20</v>
+      </c>
+      <c r="N225" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O225" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P225" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q225" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R225" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S225" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" t="str">
+        <v>ANALOG COMPARATORS IC-LM319N TEXAS INSTR</v>
+      </c>
+      <c r="C226" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D226" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="E226" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F226" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G226" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H226" t="str">
+        <v>-</v>
+      </c>
+      <c r="I226" t="str">
+        <v>1110115490</v>
+      </c>
+      <c r="J226" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K226" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L226" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M226">
+        <v>20</v>
+      </c>
+      <c r="N226" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O226" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P226" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q226" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R226" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S226" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" t="str">
+        <v>MLCC CAPACITOR-10UF- FG18X5R1E106MRT06</v>
+      </c>
+      <c r="C227" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D227" t="str">
+        <v>RFR-08146/EWS/VIII/2025</v>
+      </c>
+      <c r="E227" t="str">
+        <v>060736002437</v>
+      </c>
+      <c r="F227" t="str">
+        <v>RFR-08146/EWS/VIII/2025</v>
+      </c>
+      <c r="G227" t="str">
+        <v>JENTERA DINAMIKA ANDAL</v>
+      </c>
+      <c r="H227" t="str">
+        <v>-</v>
+      </c>
+      <c r="I227" t="str">
+        <v>-</v>
+      </c>
+      <c r="J227" t="str">
+        <v>-</v>
+      </c>
+      <c r="K227" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L227" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M227">
+        <v>3</v>
+      </c>
+      <c r="N227" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O227" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P227" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q227" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R227" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S227" t="str">
+        <v>Sudah direrima lab IE</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" t="str">
+        <v>LOGIC GATES A595-S-SN74HC00N TEXAS INSTR</v>
+      </c>
+      <c r="C228" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D228" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="E228" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F228" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G228" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H228" t="str">
+        <v>-</v>
+      </c>
+      <c r="I228" t="str">
+        <v>1110115490</v>
+      </c>
+      <c r="J228" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K228" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L228" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M228">
+        <v>20</v>
+      </c>
+      <c r="N228" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O228" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P228" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q228" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R228" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S228" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" t="str">
         <v>OP AMPS JFET INPUT LOW NOISE;TL074CN</v>
       </c>
-      <c r="C53" t="str">
-[...5 lines deleted...]
-      <c r="E53" t="str">
+      <c r="C229" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D229" t="str">
         <v>RFR-01562/EWS/II/2026</v>
       </c>
-      <c r="F53" t="str">
-[...5 lines deleted...]
-      <c r="H53" t="str">
+      <c r="E229" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F229" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G229" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H229" t="str">
+        <v>-</v>
+      </c>
+      <c r="I229" t="str">
         <v>1110115490</v>
       </c>
-      <c r="I53" t="str">
-[...170 lines deleted...]
-      <c r="J56" t="str">
+      <c r="J229" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K229" t="str">
         <v>po_issued</v>
       </c>
-      <c r="K56" t="str">
-[...37 lines deleted...]
-      <c r="E57" t="str">
+      <c r="L229" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M229">
+        <v>20</v>
+      </c>
+      <c r="N229" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O229" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P229" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q229" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R229" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S229" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" t="str">
+        <v>GEMBOK PENDEK 40 mm</v>
+      </c>
+      <c r="C230" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D230" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E230" t="str">
+        <v>-</v>
+      </c>
+      <c r="F230" t="str">
+        <v>-</v>
+      </c>
+      <c r="G230" t="str">
+        <v>-</v>
+      </c>
+      <c r="H230" t="str">
+        <v>-</v>
+      </c>
+      <c r="I230" t="str">
+        <v>-</v>
+      </c>
+      <c r="J230" t="str">
+        <v>-</v>
+      </c>
+      <c r="K230" t="str">
+        <v>gr_process</v>
+      </c>
+      <c r="L230" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M230">
+        <v>3</v>
+      </c>
+      <c r="N230" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O230" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P230" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q230" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R230" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S230" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" t="str">
+        <v>DIODE LTC4411ES5 2.6A ANALOG DEVICES</v>
+      </c>
+      <c r="C231" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D231" t="str">
         <v>RFR-01562/EWS/II/2026</v>
       </c>
-      <c r="F57" t="str">
-[...5 lines deleted...]
-      <c r="H57" t="str">
+      <c r="E231" t="str">
+        <v>060731001220</v>
+      </c>
+      <c r="F231" t="str">
+        <v>RFR-01562/EWS/II/2026</v>
+      </c>
+      <c r="G231" t="str">
+        <v>Erbe Enersys Asia, PT</v>
+      </c>
+      <c r="H231" t="str">
+        <v>-</v>
+      </c>
+      <c r="I231" t="str">
         <v>1110115490</v>
       </c>
-      <c r="I57" t="str">
-[...755 lines deleted...]
-        <v>-</v>
+      <c r="J231" t="str">
+        <v>4110150735</v>
+      </c>
+      <c r="K231" t="str">
+        <v>po_issued</v>
+      </c>
+      <c r="L231" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M231">
+        <v>20</v>
+      </c>
+      <c r="N231" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O231" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P231" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q231" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R231" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S231" t="str">
+        <v>PO 120 Hari Lama Sekaleee</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>231</v>
+      </c>
+      <c r="B232" t="str">
+        <v>VACUM CLEANER; PROFESSIONAL SERIES;BOSCH ;GAS 15 PS</v>
+      </c>
+      <c r="C232" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D232" t="str">
+        <v>RFR-09643/EWS/X/2025</v>
+      </c>
+      <c r="E232" t="str">
+        <v>120201005029</v>
+      </c>
+      <c r="F232" t="str">
+        <v>RFR-09643/EWS/X/2025</v>
+      </c>
+      <c r="G232" t="str">
+        <v>BRENSON</v>
+      </c>
+      <c r="H232" t="str">
+        <v>-</v>
+      </c>
+      <c r="I232" t="str">
+        <v>-</v>
+      </c>
+      <c r="J232" t="str">
+        <v>-</v>
+      </c>
+      <c r="K232" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L232" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M232">
+        <v>3</v>
+      </c>
+      <c r="N232" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O232" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P232" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q232" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R232" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S232" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>232</v>
+      </c>
+      <c r="B233" t="str">
+        <v>Toolbox;51x32x29;MAXBUILT;SKU10599132</v>
+      </c>
+      <c r="C233" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D233" t="str">
+        <v>RFR-09643/EWS/X/2025</v>
+      </c>
+      <c r="E233" t="str">
+        <v>120201005029</v>
+      </c>
+      <c r="F233" t="str">
+        <v>RFR-09643/EWS/X/2025</v>
+      </c>
+      <c r="G233" t="str">
+        <v>BRENSON</v>
+      </c>
+      <c r="H233" t="str">
+        <v>-</v>
+      </c>
+      <c r="I233" t="str">
+        <v>-</v>
+      </c>
+      <c r="J233" t="str">
+        <v>-</v>
+      </c>
+      <c r="K233" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L233" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M233">
+        <v>3</v>
+      </c>
+      <c r="N233" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O233" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P233" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q233" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R233" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S233" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>233</v>
+      </c>
+      <c r="B234" t="str">
+        <v>BATTERY SYNERGY CARD;P/N M4T32-BR12SH1</v>
+      </c>
+      <c r="C234" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D234" t="str">
+        <v>RFR-10166/EWS/X/2025</v>
+      </c>
+      <c r="E234" t="str">
+        <v>060802015103</v>
+      </c>
+      <c r="F234" t="str">
+        <v>RFR-10166/EWS/X/2025</v>
+      </c>
+      <c r="G234" t="str">
+        <v>Kana Engineering Indonesia</v>
+      </c>
+      <c r="H234" t="str">
+        <v>-</v>
+      </c>
+      <c r="I234" t="str">
+        <v>-</v>
+      </c>
+      <c r="J234" t="str">
+        <v>-</v>
+      </c>
+      <c r="K234" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L234" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M234">
+        <v>3</v>
+      </c>
+      <c r="N234" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O234" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P234" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q234" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R234" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S234" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>234</v>
+      </c>
+      <c r="B235" t="str">
+        <v>CARTRIDGE FUSES 250V--02183.15MXF7P</v>
+      </c>
+      <c r="C235" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D235" t="str">
+        <v>RFR-10166/EWS/X/2025</v>
+      </c>
+      <c r="E235" t="str">
+        <v>060802015103</v>
+      </c>
+      <c r="F235" t="str">
+        <v>RFR-10166/EWS/X/2025</v>
+      </c>
+      <c r="G235" t="str">
+        <v>Kana Engineering Indonesia</v>
+      </c>
+      <c r="H235" t="str">
+        <v>-</v>
+      </c>
+      <c r="I235" t="str">
+        <v>-</v>
+      </c>
+      <c r="J235" t="str">
+        <v>-</v>
+      </c>
+      <c r="K235" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L235" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M235">
+        <v>3</v>
+      </c>
+      <c r="N235" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O235" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P235" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q235" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R235" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S235" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>235</v>
+      </c>
+      <c r="B236" t="str">
+        <v>SWITCH;SERIES 21;ELECTROSWITCH;61015LA</v>
+      </c>
+      <c r="C236" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D236" t="str">
+        <v>RFR-09509/EWS/X/2025</v>
+      </c>
+      <c r="E236" t="str">
+        <v>060302013252</v>
+      </c>
+      <c r="F236" t="str">
+        <v>RFR-09509/EWS/X/2025</v>
+      </c>
+      <c r="G236" t="str">
+        <v>Tri Telcon Utama,</v>
+      </c>
+      <c r="H236" t="str">
+        <v>-</v>
+      </c>
+      <c r="I236" t="str">
+        <v>-</v>
+      </c>
+      <c r="J236" t="str">
+        <v>-</v>
+      </c>
+      <c r="K236" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L236" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M236">
+        <v>3</v>
+      </c>
+      <c r="N236" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O236" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P236" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q236" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R236" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S236" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>236</v>
+      </c>
+      <c r="B237" t="str">
+        <v>COIL ASSY;1-11/16IN;HUNTING</v>
+      </c>
+      <c r="C237" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D237" t="str">
+        <v>MEMO-001/TE/IX/2026</v>
+      </c>
+      <c r="E237" t="str">
+        <v>-</v>
+      </c>
+      <c r="F237" t="str">
+        <v>-</v>
+      </c>
+      <c r="G237" t="str">
+        <v>-</v>
+      </c>
+      <c r="H237" t="str">
+        <v>-</v>
+      </c>
+      <c r="I237" t="str">
+        <v>-</v>
+      </c>
+      <c r="J237" t="str">
+        <v>-</v>
+      </c>
+      <c r="K237" t="str">
+        <v>memo_created</v>
+      </c>
+      <c r="L237" t="str">
+        <v>low</v>
+      </c>
+      <c r="M237">
+        <v>10</v>
+      </c>
+      <c r="N237" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O237" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P237" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q237" t="str">
+        <v>2026-09-01 03:39:02</v>
+      </c>
+      <c r="R237" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S237" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>237</v>
+      </c>
+      <c r="B238" t="str">
+        <v>SHOCK CUSHION CCL;1-11/16IN</v>
+      </c>
+      <c r="C238" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D238" t="str">
+        <v>MEMO-001/TE/IX/2026</v>
+      </c>
+      <c r="E238" t="str">
+        <v>-</v>
+      </c>
+      <c r="F238" t="str">
+        <v>-</v>
+      </c>
+      <c r="G238" t="str">
+        <v>-</v>
+      </c>
+      <c r="H238" t="str">
+        <v>-</v>
+      </c>
+      <c r="I238" t="str">
+        <v>-</v>
+      </c>
+      <c r="J238" t="str">
+        <v>-</v>
+      </c>
+      <c r="K238" t="str">
+        <v>memo_created</v>
+      </c>
+      <c r="L238" t="str">
+        <v>low</v>
+      </c>
+      <c r="M238">
+        <v>10</v>
+      </c>
+      <c r="N238" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O238" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P238" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q238" t="str">
+        <v>2026-09-01 03:39:02</v>
+      </c>
+      <c r="R238" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S238" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>238</v>
+      </c>
+      <c r="B239" t="str">
+        <v>DIODE INSULATOR;1-11/16IN</v>
+      </c>
+      <c r="C239" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D239" t="str">
+        <v>MEMO-001/TE/IX/2026</v>
+      </c>
+      <c r="E239" t="str">
+        <v>-</v>
+      </c>
+      <c r="F239" t="str">
+        <v>-</v>
+      </c>
+      <c r="G239" t="str">
+        <v>-</v>
+      </c>
+      <c r="H239" t="str">
+        <v>-</v>
+      </c>
+      <c r="I239" t="str">
+        <v>-</v>
+      </c>
+      <c r="J239" t="str">
+        <v>-</v>
+      </c>
+      <c r="K239" t="str">
+        <v>memo_created</v>
+      </c>
+      <c r="L239" t="str">
+        <v>low</v>
+      </c>
+      <c r="M239">
+        <v>10</v>
+      </c>
+      <c r="N239" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O239" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P239" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q239" t="str">
+        <v>2026-09-01 03:39:02</v>
+      </c>
+      <c r="R239" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S239" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>239</v>
+      </c>
+      <c r="B240" t="str">
+        <v xml:space="preserve">BATTERY ABC;ALKALINE AA;@2EA - </v>
+      </c>
+      <c r="C240" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D240" t="str">
+        <v>RFR-10860/EWS/XI/2025</v>
+      </c>
+      <c r="E240" t="str">
+        <v>060102001328</v>
+      </c>
+      <c r="F240" t="str">
+        <v>RFR-10860/EWS/XI/2025</v>
+      </c>
+      <c r="G240" t="str">
+        <v>-</v>
+      </c>
+      <c r="H240" t="str">
+        <v>-</v>
+      </c>
+      <c r="I240" t="str">
+        <v>-</v>
+      </c>
+      <c r="J240" t="str">
+        <v>-</v>
+      </c>
+      <c r="K240" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L240" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M240">
+        <v>3</v>
+      </c>
+      <c r="N240" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O240" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P240" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q240" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R240" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S240" t="str">
+        <v>Sudah diterima</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>240</v>
+      </c>
+      <c r="B241" t="str">
+        <v>CARTRIDGE FUSES- 250V 2A-0652C2000-11</v>
+      </c>
+      <c r="C241" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D241" t="str">
+        <v>RFR-10166/EWS/X/2025</v>
+      </c>
+      <c r="E241" t="str">
+        <v>060802015103</v>
+      </c>
+      <c r="F241" t="str">
+        <v>RFR-10166/EWS/X/2025</v>
+      </c>
+      <c r="G241" t="str">
+        <v>Kana Engineering Indonesia</v>
+      </c>
+      <c r="H241" t="str">
+        <v>-</v>
+      </c>
+      <c r="I241" t="str">
+        <v>-</v>
+      </c>
+      <c r="J241" t="str">
+        <v>-</v>
+      </c>
+      <c r="K241" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L241" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M241">
+        <v>3</v>
+      </c>
+      <c r="N241" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O241" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P241" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q241" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R241" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S241" t="str">
+        <v>Sudah diterima lab</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242">
+        <v>241</v>
+      </c>
+      <c r="B242" t="str">
+        <v>MONITOR DELL 24INCH IPS_100HZ_P2425H</v>
+      </c>
+      <c r="C242" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D242" t="str">
+        <v>MEMO-002/TE/IX/2026</v>
+      </c>
+      <c r="E242" t="str">
+        <v>060901009177</v>
+      </c>
+      <c r="F242" t="str">
+        <v>RFR-09374/EWS/IX/2026</v>
+      </c>
+      <c r="G242" t="str">
+        <v>-</v>
+      </c>
+      <c r="H242" t="str">
+        <v>-</v>
+      </c>
+      <c r="I242" t="str">
+        <v>-</v>
+      </c>
+      <c r="J242" t="str">
+        <v>-</v>
+      </c>
+      <c r="K242" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L242" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M242">
+        <v>7</v>
+      </c>
+      <c r="N242" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O242" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P242" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q242" t="str">
+        <v>2026-09-01 04:29:03</v>
+      </c>
+      <c r="R242" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S242" t="str">
+        <v>update no.mat</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243" t="str">
+        <v>WEAR RING ROD END GR0B01060-SEPC COSL</v>
+      </c>
+      <c r="C243" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D243" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E243" t="str">
+        <v>090212000748</v>
+      </c>
+      <c r="F243" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G243" t="str">
+        <v>-</v>
+      </c>
+      <c r="H243" t="str">
+        <v>-</v>
+      </c>
+      <c r="I243" t="str">
+        <v>-</v>
+      </c>
+      <c r="J243" t="str">
+        <v>-</v>
+      </c>
+      <c r="K243" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L243" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M243">
+        <v>3</v>
+      </c>
+      <c r="N243" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O243" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P243" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q243" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R243" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S243" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244" t="str">
+        <v>ACTIVE SCRAPER RING WEMX000205-SEPC COSL</v>
+      </c>
+      <c r="C244" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D244" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E244" t="str">
+        <v>090212000750</v>
+      </c>
+      <c r="F244" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G244" t="str">
+        <v>-</v>
+      </c>
+      <c r="H244" t="str">
+        <v>-</v>
+      </c>
+      <c r="I244" t="str">
+        <v>-</v>
+      </c>
+      <c r="J244" t="str">
+        <v>-</v>
+      </c>
+      <c r="K244" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L244" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M244">
+        <v>3</v>
+      </c>
+      <c r="N244" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O244" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P244" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q244" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R244" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S244" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
+        <v>244</v>
+      </c>
+      <c r="B245" t="str">
+        <v>WEAR RING ACTIVE END GP6900400-SEPC COSL</v>
+      </c>
+      <c r="C245" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D245" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E245" t="str">
+        <v>090212000747</v>
+      </c>
+      <c r="F245" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G245" t="str">
+        <v>-</v>
+      </c>
+      <c r="H245" t="str">
+        <v>-</v>
+      </c>
+      <c r="I245" t="str">
+        <v>-</v>
+      </c>
+      <c r="J245" t="str">
+        <v>-</v>
+      </c>
+      <c r="K245" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L245" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M245">
+        <v>3</v>
+      </c>
+      <c r="N245" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O245" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P245" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q245" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R245" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S245" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>245</v>
+      </c>
+      <c r="B246" t="str">
+        <v>WEAR RING ACTIVE END GP0B01875-SEPC COSL</v>
+      </c>
+      <c r="C246" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D246" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E246" t="str">
+        <v>090212000745</v>
+      </c>
+      <c r="F246" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G246" t="str">
+        <v>-</v>
+      </c>
+      <c r="H246" t="str">
+        <v>-</v>
+      </c>
+      <c r="I246" t="str">
+        <v>-</v>
+      </c>
+      <c r="J246" t="str">
+        <v>-</v>
+      </c>
+      <c r="K246" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L246" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M246">
+        <v>3</v>
+      </c>
+      <c r="N246" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O246" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P246" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q246" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R246" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S246" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>246</v>
+      </c>
+      <c r="B247" t="str">
+        <v>SCREW INNER HEX COLUMN HEAD M3X20 COSL</v>
+      </c>
+      <c r="C247" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D247" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E247" t="str">
+        <v>080434008299</v>
+      </c>
+      <c r="F247" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G247" t="str">
+        <v>-</v>
+      </c>
+      <c r="H247" t="str">
+        <v>-</v>
+      </c>
+      <c r="I247" t="str">
+        <v>-</v>
+      </c>
+      <c r="J247" t="str">
+        <v>-</v>
+      </c>
+      <c r="K247" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L247" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M247">
+        <v>3</v>
+      </c>
+      <c r="N247" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O247" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P247" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q247" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R247" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S247" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>247</v>
+      </c>
+      <c r="B248" t="str">
+        <v>SEPC Inner Hex Column Head Screw DIN912 M5x90</v>
+      </c>
+      <c r="C248" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D248" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E248" t="str">
+        <v>080434008298</v>
+      </c>
+      <c r="F248" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G248" t="str">
+        <v>-</v>
+      </c>
+      <c r="H248" t="str">
+        <v>-</v>
+      </c>
+      <c r="I248" t="str">
+        <v>-</v>
+      </c>
+      <c r="J248" t="str">
+        <v>-</v>
+      </c>
+      <c r="K248" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L248" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M248">
+        <v>3</v>
+      </c>
+      <c r="N248" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O248" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P248" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q248" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R248" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S248" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>248</v>
+      </c>
+      <c r="B249" t="str">
+        <v>SEPC G-T ROD SEAL O-RING SEAL RING P;N : 121215009270450</v>
+      </c>
+      <c r="C249" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D249" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E249" t="str">
+        <v>090229002480</v>
+      </c>
+      <c r="F249" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G249" t="str">
+        <v>-</v>
+      </c>
+      <c r="H249" t="str">
+        <v>-</v>
+      </c>
+      <c r="I249" t="str">
+        <v>-</v>
+      </c>
+      <c r="J249" t="str">
+        <v>-</v>
+      </c>
+      <c r="K249" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L249" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M249">
+        <v>3</v>
+      </c>
+      <c r="N249" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O249" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P249" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q249" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R249" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S249" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>249</v>
+      </c>
+      <c r="B250" t="str">
+        <v>SEAL O-RING AKTIVE P/N 122325009270450 COSL</v>
+      </c>
+      <c r="C250" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D250" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="E250" t="str">
+        <v>090229002479</v>
+      </c>
+      <c r="F250" t="str">
+        <v>RFR-03251/EWS/IV/2026</v>
+      </c>
+      <c r="G250" t="str">
+        <v>-</v>
+      </c>
+      <c r="H250" t="str">
+        <v>-</v>
+      </c>
+      <c r="I250" t="str">
+        <v>-</v>
+      </c>
+      <c r="J250" t="str">
+        <v>-</v>
+      </c>
+      <c r="K250" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L250" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M250">
+        <v>3</v>
+      </c>
+      <c r="N250" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O250" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P250" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q250" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R250" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S250" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>250</v>
+      </c>
+      <c r="B251" t="str">
+        <v>CUTTING MOTOR SEPC CUTTING-MOTOR COSL</v>
+      </c>
+      <c r="C251" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D251" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="E251" t="str">
+        <v>060200000036</v>
+      </c>
+      <c r="F251" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="G251" t="str">
+        <v>-</v>
+      </c>
+      <c r="H251" t="str">
+        <v>-</v>
+      </c>
+      <c r="I251" t="str">
+        <v>-</v>
+      </c>
+      <c r="J251" t="str">
+        <v>-</v>
+      </c>
+      <c r="K251" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L251" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M251">
+        <v>3</v>
+      </c>
+      <c r="N251" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O251" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P251" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q251" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R251" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S251" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>251</v>
+      </c>
+      <c r="B252" t="str">
+        <v>FEED MOTOR SEPC P/N FEED-MOTOR COSL</v>
+      </c>
+      <c r="C252" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D252" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="E252" t="str">
+        <v>060200000035</v>
+      </c>
+      <c r="F252" t="str">
+        <v>RFR-03627/EWS/IV/2026</v>
+      </c>
+      <c r="G252" t="str">
+        <v>-</v>
+      </c>
+      <c r="H252" t="str">
+        <v>-</v>
+      </c>
+      <c r="I252" t="str">
+        <v>-</v>
+      </c>
+      <c r="J252" t="str">
+        <v>-</v>
+      </c>
+      <c r="K252" t="str">
+        <v>rfr_created</v>
+      </c>
+      <c r="L252" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M252">
+        <v>3</v>
+      </c>
+      <c r="N252" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O252" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P252" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q252" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R252" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S252" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>252</v>
+      </c>
+      <c r="B253" t="str">
+        <v>SOCKET, BANANA BINDING POST 4mm</v>
+      </c>
+      <c r="C253" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D253" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E253" t="str">
+        <v>RMN-00451/ELN/IV/2026</v>
+      </c>
+      <c r="F253" t="str">
+        <v>-</v>
+      </c>
+      <c r="G253" t="str">
+        <v>-</v>
+      </c>
+      <c r="H253" t="str">
+        <v>-</v>
+      </c>
+      <c r="I253" t="str">
+        <v>-</v>
+      </c>
+      <c r="J253" t="str">
+        <v>-</v>
+      </c>
+      <c r="K253" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L253" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M253">
+        <v>3</v>
+      </c>
+      <c r="N253" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O253" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P253" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q253" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R253" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S253" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>253</v>
+      </c>
+      <c r="B254" t="str">
+        <v>8-Pcs Cr-V Precision Screwdriver Set (13cm)</v>
+      </c>
+      <c r="C254" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D254" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E254" t="str">
+        <v>-</v>
+      </c>
+      <c r="F254" t="str">
+        <v>-</v>
+      </c>
+      <c r="G254" t="str">
+        <v>-</v>
+      </c>
+      <c r="H254" t="str">
+        <v>-</v>
+      </c>
+      <c r="I254" t="str">
+        <v>-</v>
+      </c>
+      <c r="J254" t="str">
+        <v>-</v>
+      </c>
+      <c r="K254" t="str">
+        <v>memo_created</v>
+      </c>
+      <c r="L254" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M254">
+        <v>3</v>
+      </c>
+      <c r="N254" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O254" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P254" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q254" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R254" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S254" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>254</v>
+      </c>
+      <c r="B255" t="str">
+        <v>Tang Snap Ring Lurus Tutup 13 Inch / HS Retainer Pliers BESTIR 12106</v>
+      </c>
+      <c r="C255" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D255" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E255" t="str">
+        <v>NOMAT BARU</v>
+      </c>
+      <c r="F255" t="str">
+        <v>-</v>
+      </c>
+      <c r="G255" t="str">
+        <v>-</v>
+      </c>
+      <c r="H255" t="str">
+        <v>-</v>
+      </c>
+      <c r="I255" t="str">
+        <v>-</v>
+      </c>
+      <c r="J255" t="str">
+        <v>-</v>
+      </c>
+      <c r="K255" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L255" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M255">
+        <v>3</v>
+      </c>
+      <c r="N255" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O255" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P255" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q255" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R255" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S255" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>255</v>
+      </c>
+      <c r="B256" t="str">
+        <v>VISE GRIPS 10IN HEAVY DUTY, 84-369</v>
+      </c>
+      <c r="C256" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D256" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E256" t="str">
+        <v>090101005164</v>
+      </c>
+      <c r="F256" t="str">
+        <v>-</v>
+      </c>
+      <c r="G256" t="str">
+        <v>-</v>
+      </c>
+      <c r="H256" t="str">
+        <v>-</v>
+      </c>
+      <c r="I256" t="str">
+        <v>-</v>
+      </c>
+      <c r="J256" t="str">
+        <v>-</v>
+      </c>
+      <c r="K256" t="str">
+        <v>gr_process</v>
+      </c>
+      <c r="L256" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M256">
+        <v>3</v>
+      </c>
+      <c r="N256" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O256" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P256" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q256" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R256" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S256" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>256</v>
+      </c>
+      <c r="B257" t="str">
+        <v>Vise Grip TEKIRO 10 INCH</v>
+      </c>
+      <c r="C257" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D257" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E257" t="str">
+        <v>-</v>
+      </c>
+      <c r="F257" t="str">
+        <v>-</v>
+      </c>
+      <c r="G257" t="str">
+        <v>-</v>
+      </c>
+      <c r="H257" t="str">
+        <v>-</v>
+      </c>
+      <c r="I257" t="str">
+        <v>-</v>
+      </c>
+      <c r="J257" t="str">
+        <v>-</v>
+      </c>
+      <c r="K257" t="str">
+        <v>gr_process</v>
+      </c>
+      <c r="L257" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M257">
+        <v>3</v>
+      </c>
+      <c r="N257" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O257" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P257" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q257" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R257" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S257" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>257</v>
+      </c>
+      <c r="B258" t="str">
+        <v>CLIP, ALLIGATOR TEST CLIPS-M</v>
+      </c>
+      <c r="C258" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D258" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E258" t="str">
+        <v>060442003063</v>
+      </c>
+      <c r="F258" t="str">
+        <v>-</v>
+      </c>
+      <c r="G258" t="str">
+        <v>-</v>
+      </c>
+      <c r="H258" t="str">
+        <v>-</v>
+      </c>
+      <c r="I258" t="str">
+        <v>-</v>
+      </c>
+      <c r="J258" t="str">
+        <v>-</v>
+      </c>
+      <c r="K258" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L258" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M258">
+        <v>3</v>
+      </c>
+      <c r="N258" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O258" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P258" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q258" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R258" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S258" t="str">
+        <v>Sudah diterima dengan metode PADI</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>258</v>
+      </c>
+      <c r="B259" t="str">
+        <v>CLIP, ALLIGATOR TEST CLIPS-S</v>
+      </c>
+      <c r="C259" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D259" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E259" t="str">
+        <v>060442003061</v>
+      </c>
+      <c r="F259" t="str">
+        <v>-</v>
+      </c>
+      <c r="G259" t="str">
+        <v>-</v>
+      </c>
+      <c r="H259" t="str">
+        <v>-</v>
+      </c>
+      <c r="I259" t="str">
+        <v>-</v>
+      </c>
+      <c r="J259" t="str">
+        <v>-</v>
+      </c>
+      <c r="K259" t="str">
+        <v>completed</v>
+      </c>
+      <c r="L259" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M259">
+        <v>3</v>
+      </c>
+      <c r="N259" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O259" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P259" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q259" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R259" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S259" t="str">
+        <v>Sudah diterima. Order via PADI</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>259</v>
+      </c>
+      <c r="B260" t="str">
+        <v>CLIP, ALLIGATOR TEST CLIPS-L</v>
+      </c>
+      <c r="C260" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D260" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E260" t="str">
+        <v>060442003062</v>
+      </c>
+      <c r="F260" t="str">
+        <v>-</v>
+      </c>
+      <c r="G260" t="str">
+        <v>-</v>
+      </c>
+      <c r="H260" t="str">
+        <v>-</v>
+      </c>
+      <c r="I260" t="str">
+        <v>-</v>
+      </c>
+      <c r="J260" t="str">
+        <v>-</v>
+      </c>
+      <c r="K260" t="str">
+        <v>material_numbering</v>
+      </c>
+      <c r="L260" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M260">
+        <v>3</v>
+      </c>
+      <c r="N260" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O260" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="P260" t="str">
+        <v>-</v>
+      </c>
+      <c r="Q260" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R260" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S260" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>260</v>
+      </c>
+      <c r="B261" t="str">
+        <v>RETAINING PIN, P/N AMS1P009 BENCHMARK</v>
+      </c>
+      <c r="C261" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D261" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E261" t="str">
+        <v>-</v>
+      </c>
+      <c r="F261" t="str">
+        <v>-</v>
+      </c>
+      <c r="G261" t="str">
+        <v>-</v>
+      </c>
+      <c r="H261" t="str">
+        <v>-</v>
+      </c>
+      <c r="I261" t="str">
+        <v>-</v>
+      </c>
+      <c r="J261" t="str">
+        <v>-</v>
+      </c>
+      <c r="K261" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L261" t="str">
+        <v>medium</v>
+      </c>
+      <c r="M261">
+        <v>3</v>
+      </c>
+      <c r="N261" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O261" t="str">
+        <v>LIM SURYA</v>
+      </c>
+      <c r="P261" t="str">
+        <v>FAJAR</v>
+      </c>
+      <c r="Q261" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R261" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S261" t="str">
+        <v>-</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>261</v>
+      </c>
+      <c r="B262" t="str">
+        <v>SEPC Hydraulic Pump Motor</v>
+      </c>
+      <c r="C262" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D262" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E262" t="str">
+        <v>-</v>
+      </c>
+      <c r="F262" t="str">
+        <v>-</v>
+      </c>
+      <c r="G262" t="str">
+        <v>-</v>
+      </c>
+      <c r="H262" t="str">
+        <v>-</v>
+      </c>
+      <c r="I262" t="str">
+        <v>-</v>
+      </c>
+      <c r="J262" t="str">
+        <v>-</v>
+      </c>
+      <c r="K262" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L262" t="str">
+        <v>low</v>
+      </c>
+      <c r="M262">
+        <v>30</v>
+      </c>
+      <c r="N262" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O262" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P262" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q262" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R262" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S262" t="str">
+        <v>Belum deal</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>262</v>
+      </c>
+      <c r="B263" t="str">
+        <v>SEPC Feed Motor</v>
+      </c>
+      <c r="C263" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D263" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E263" t="str">
+        <v>-</v>
+      </c>
+      <c r="F263" t="str">
+        <v>-</v>
+      </c>
+      <c r="G263" t="str">
+        <v>-</v>
+      </c>
+      <c r="H263" t="str">
+        <v>-</v>
+      </c>
+      <c r="I263" t="str">
+        <v>-</v>
+      </c>
+      <c r="J263" t="str">
+        <v>-</v>
+      </c>
+      <c r="K263" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L263" t="str">
+        <v>low</v>
+      </c>
+      <c r="M263">
+        <v>30</v>
+      </c>
+      <c r="N263" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O263" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P263" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q263" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R263" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S263" t="str">
+        <v>Dibatalkan</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>263</v>
+      </c>
+      <c r="B264" t="str">
+        <v>SEPC Cut Motor</v>
+      </c>
+      <c r="C264" t="str">
+        <v>JAWA</v>
+      </c>
+      <c r="D264" t="str">
+        <v>NO RFR</v>
+      </c>
+      <c r="E264" t="str">
+        <v>-</v>
+      </c>
+      <c r="F264" t="str">
+        <v>-</v>
+      </c>
+      <c r="G264" t="str">
+        <v>-</v>
+      </c>
+      <c r="H264" t="str">
+        <v>-</v>
+      </c>
+      <c r="I264" t="str">
+        <v>-</v>
+      </c>
+      <c r="J264" t="str">
+        <v>-</v>
+      </c>
+      <c r="K264" t="str">
+        <v>cancelled</v>
+      </c>
+      <c r="L264" t="str">
+        <v>low</v>
+      </c>
+      <c r="M264">
+        <v>30</v>
+      </c>
+      <c r="N264" t="str">
+        <v>Tidak</v>
+      </c>
+      <c r="O264" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="P264" t="str">
+        <v>REZA</v>
+      </c>
+      <c r="Q264" t="str">
+        <v>2026-07-10 14:39:34</v>
+      </c>
+      <c r="R264" t="str">
+        <v>2026-09-06 00:05:58</v>
+      </c>
+      <c r="S264" t="str">
+        <v>Dibatalkan</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:R70"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:S264"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data Barang rDash</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 